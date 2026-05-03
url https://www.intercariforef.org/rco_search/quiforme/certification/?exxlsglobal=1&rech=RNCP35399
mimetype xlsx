--- v2 (2026-03-15)
+++ v3 (2026-05-03)
@@ -355,108 +355,108 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE LIMOGES ET DU NORD HAUTE-VIENNE</t>
   </si>
   <si>
     <t>LEGTPA LIMOGES LES VASEIX</t>
   </si>
   <si>
     <t>LES VASEIX 87430 VERNEUIL-SUR-VIENNE</t>
   </si>
   <si>
     <t>7487P001887</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE VALDOIE</t>
   </si>
   <si>
     <t>LEGTA DE VALDOIE - LUCIEN QUELET</t>
   </si>
   <si>
     <t>95 RUE DE TURENNE 90300 VALDOIE</t>
   </si>
   <si>
     <t>4390P000790</t>
   </si>
   <si>
+    <t>FONDATION APPRENTIS D'AUTEUIL</t>
+  </si>
+  <si>
+    <t>MAISON ST PHILIPPE</t>
+  </si>
+  <si>
+    <t>1 RUE DU PERE BROTTIER 92190 MEUDON</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
   </si>
   <si>
     <t>80520 YZENGREMER</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>ASSO RESPONSABLE DU LYCEE ST ILAN -FLORILAN</t>
   </si>
   <si>
     <t>52 RUE DE SAINT-ILAN 22360 LANGUEUX</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCA ORIENT</t>
   </si>
   <si>
     <t>15 RUE DES ECOLES 29860 PLABENNEC</t>
   </si>
   <si>
     <t>ASSOCIATION FAMILIALE DE GESTION DU LYCEE HORTICOLE PRIVE DE LYON PRESSIN</t>
   </si>
   <si>
     <t>81 CHEMIN DE BEAUNANT 69230 SAINT-GENIS-LAVAL</t>
   </si>
   <si>
     <t>01/09/1985</t>
   </si>
   <si>
     <t>MFR LA MONTAGNE</t>
   </si>
   <si>
     <t>VALENTY 200 CHEMIN DE LA M F R 05300 VENTAVON</t>
   </si>
   <si>
     <t>01/09/1986</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION ENSEMBLE CATHOLIQUE JEAN-BAPTISTE LE TAILLANDIER</t>
   </si>
   <si>
     <t>SITE EDMOND MICHELET</t>
   </si>
   <si>
     <t>2 BD JEAN MONNET MONTAUBERT 35300 FOUGERES</t>
   </si>
   <si>
     <t>01/01/2007</t>
-  </si>
-[...7 lines deleted...]
-    <t>1 RUE DU PERE BROTTIER 92190 MEUDON</t>
   </si>
   <si>
     <t>MAISON FAMILIALE EDUCATION ORIENTATION</t>
   </si>
   <si>
     <t>LA VERNEE 01960 PERONNAS</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ET ORIENT</t>
   </si>
   <si>
     <t>LE BOURG 61100 CERISY-BELLE-ETOILE</t>
   </si>
   <si>
     <t>INSTITUT DE GENECH</t>
   </si>
   <si>
     <t>RUE DE LA LIBERATION 59242 GENECH</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D'EDUCATION ET D'ORIENTATION DE CARQUEFOU</t>
   </si>
   <si>
     <t>LA CHARMELIERE 44470 CARQUEFOU</t>
   </si>
@@ -1872,399 +1872,399 @@
       <c r="F26" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>112</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>30304171900012</v>
+        <v>77568879900078</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D27" s="2"/>
+      <c r="D27" s="2" t="s">
+        <v>114</v>
+      </c>
       <c r="E27" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="I27" s="3">
-        <v>22800018780</v>
+        <v>11751561875</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>30621667200015</v>
+        <v>30304171900012</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I28" s="3"/>
+        <v>57</v>
+      </c>
+      <c r="I28" s="3">
+        <v>22800018780</v>
+      </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>31150973100015</v>
+        <v>30621667200015</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="I29" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="3"/>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>33509397700015</v>
+        <v>31150973100015</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="3">
-        <v>82691206369</v>
+        <v>53290350229</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>39197034000017</v>
+        <v>33509397700015</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="3">
-        <v>93050068705</v>
+        <v>82691206369</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>49339665900069</v>
+        <v>39197034000017</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="2"/>
+      <c r="E32" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="3">
-        <v>53351084735</v>
+        <v>93050068705</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>77568879900078</v>
+        <v>49339665900069</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D33" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="E33" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="3">
-        <v>11751561875</v>
+        <v>53351084735</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>77933737700021</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="3">
         <v>82010144301</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>78094682800016</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I35" s="3">
         <v>25610021961</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>78362626000013</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I36" s="3">
         <v>31590008059</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>78602926400029</v>
       </c>
@@ -2294,51 +2294,51 @@
       <c r="K37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>78612761300010</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="3">
         <v>52490276449</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
         <v>78613606900014</v>
       </c>
@@ -2407,31 +2407,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/15/2026 04:41:52</dc:description>
+  <dc:description>Export en date du 05/03/2026 15:36:23</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>