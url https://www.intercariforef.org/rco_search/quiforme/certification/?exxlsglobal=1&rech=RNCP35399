--- v3 (2026-05-03)
+++ v4 (2026-06-17)
@@ -355,108 +355,108 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE LIMOGES ET DU NORD HAUTE-VIENNE</t>
   </si>
   <si>
     <t>LEGTPA LIMOGES LES VASEIX</t>
   </si>
   <si>
     <t>LES VASEIX 87430 VERNEUIL-SUR-VIENNE</t>
   </si>
   <si>
     <t>7487P001887</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE VALDOIE</t>
   </si>
   <si>
     <t>LEGTA DE VALDOIE - LUCIEN QUELET</t>
   </si>
   <si>
     <t>95 RUE DE TURENNE 90300 VALDOIE</t>
   </si>
   <si>
     <t>4390P000790</t>
   </si>
   <si>
+    <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
+  </si>
+  <si>
+    <t>80520 YZENGREMER</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>ASSO RESPONSABLE DU LYCEE ST ILAN -FLORILAN</t>
+  </si>
+  <si>
+    <t>52 RUE DE SAINT-ILAN 22360 LANGUEUX</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE EDUCA ORIENT</t>
+  </si>
+  <si>
+    <t>15 RUE DES ECOLES 29860 PLABENNEC</t>
+  </si>
+  <si>
+    <t>ASSOCIATION FAMILIALE DE GESTION DU LYCEE HORTICOLE PRIVE DE LYON PRESSIN</t>
+  </si>
+  <si>
+    <t>81 CHEMIN DE BEAUNANT 69230 SAINT-GENIS-LAVAL</t>
+  </si>
+  <si>
+    <t>01/09/1985</t>
+  </si>
+  <si>
+    <t>MFR LA MONTAGNE</t>
+  </si>
+  <si>
+    <t>VALENTY 200 CHEMIN DE LA M F R 05300 VENTAVON</t>
+  </si>
+  <si>
+    <t>01/09/1986</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION ENSEMBLE CATHOLIQUE JEAN-BAPTISTE LE TAILLANDIER</t>
+  </si>
+  <si>
+    <t>SITE EDMOND MICHELET</t>
+  </si>
+  <si>
+    <t>2 BD JEAN MONNET MONTAUBERT 35300 FOUGERES</t>
+  </si>
+  <si>
+    <t>01/01/2007</t>
+  </si>
+  <si>
     <t>FONDATION APPRENTIS D'AUTEUIL</t>
   </si>
   <si>
     <t>MAISON ST PHILIPPE</t>
   </si>
   <si>
     <t>1 RUE DU PERE BROTTIER 92190 MEUDON</t>
-  </si>
-[...49 lines deleted...]
-    <t>01/01/2007</t>
   </si>
   <si>
     <t>MAISON FAMILIALE EDUCATION ORIENTATION</t>
   </si>
   <si>
     <t>LA VERNEE 01960 PERONNAS</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ET ORIENT</t>
   </si>
   <si>
     <t>LE BOURG 61100 CERISY-BELLE-ETOILE</t>
   </si>
   <si>
     <t>INSTITUT DE GENECH</t>
   </si>
   <si>
     <t>RUE DE LA LIBERATION 59242 GENECH</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D'EDUCATION ET D'ORIENTATION DE CARQUEFOU</t>
   </si>
   <si>
     <t>LA CHARMELIERE 44470 CARQUEFOU</t>
   </si>
@@ -1872,399 +1872,399 @@
       <c r="F26" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>112</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>77568879900078</v>
+        <v>30304171900012</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="2"/>
+      <c r="E27" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="I27" s="3">
-        <v>11751561875</v>
+        <v>22800018780</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>30304171900012</v>
+        <v>30621667200015</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I28" s="3"/>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>30621667200015</v>
+        <v>31150973100015</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="I29" s="3"/>
+      <c r="I29" s="3">
+        <v>53290350229</v>
+      </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>31150973100015</v>
+        <v>33509397700015</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="3">
-        <v>53290350229</v>
+        <v>82691206369</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>33509397700015</v>
+        <v>39197034000017</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="3">
-        <v>82691206369</v>
+        <v>93050068705</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>39197034000017</v>
+        <v>49339665900069</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="D32" s="2"/>
+      <c r="D32" s="2" t="s">
+        <v>127</v>
+      </c>
       <c r="E32" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="3">
-        <v>93050068705</v>
+        <v>53351084735</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>49339665900069</v>
+        <v>77568879900078</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="3">
-        <v>53351084735</v>
+        <v>11751561875</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>77933737700021</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="3">
         <v>82010144301</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>78094682800016</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I35" s="3">
         <v>25610021961</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>78362626000013</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I36" s="3">
         <v>31590008059</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>78602926400029</v>
       </c>
@@ -2294,51 +2294,51 @@
       <c r="K37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>78612761300010</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="3">
         <v>52490276449</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
         <v>78613606900014</v>
       </c>
@@ -2407,31 +2407,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/03/2026 15:36:23</dc:description>
+  <dc:description>Export en date du 06/17/2026 20:43:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>