--- v4 (2026-06-17)
+++ v5 (2026-09-13)
@@ -277,51 +277,51 @@
   <si>
     <t>ROUTE DE CAMBRAI 62217 TILLOY-LES-MOFFLAINES</t>
   </si>
   <si>
     <t>3162P002962</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE MARMILHAT</t>
   </si>
   <si>
     <t>LEGTPA LOUIS PASTEUR</t>
   </si>
   <si>
     <t>RN 89 MARMILHAT 63370 LEMPDES</t>
   </si>
   <si>
     <t>8363P001463</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DU BAS-RHIN</t>
   </si>
   <si>
     <t>LEGTA D'OBERNAI</t>
   </si>
   <si>
-    <t>44 BOULEVARD DE L’EUROPE 67210 OBERNAI</t>
+    <t>44 BOULEVARD DE L'EUROPE 67210 OBERNAI</t>
   </si>
   <si>
     <t>4267P002167</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE AGRICOLE LA GERMINIERE-ROUILLON</t>
   </si>
   <si>
     <t>LIEU-DIT LA GERMINIERE 72700 ROUILLON</t>
   </si>
   <si>
     <t>EPLEFPA DE SAINT GERMAIN EN LAYE- CHAMBOURCY</t>
   </si>
   <si>
     <t>LEGTAH DE ST GERMAIN EN LAYE-CHAMBOURCY</t>
   </si>
   <si>
     <t>RTE DES PRINCESSES 78100 SAINT-GERMAIN-EN-LAYE</t>
   </si>
   <si>
     <t>ETS PUBLIC LOCAL ENSEIGNEMENT FORMATION PROF AGRICOLES LOUIS GIRAUD</t>
   </si>
   <si>
     <t>LEGTA DE CARPENTRAS</t>
   </si>
@@ -2236,51 +2236,51 @@
       </c>
       <c r="C36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I36" s="3">
         <v>31590008059</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>78602926400029</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>29</v>
@@ -2407,31 +2407,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/17/2026 20:43:31</dc:description>
+  <dc:description>Export en date du 09/13/2026 03:18:05</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>