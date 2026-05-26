--- v2 (2026-02-24)
+++ v3 (2026-05-26)
@@ -157,69 +157,69 @@
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>4154P001454</t>
   </si>
   <si>
     <t>STELO FORMATION</t>
   </si>
   <si>
     <t>AVENUE JEAN FOURGEAUD 93420 VILLEPINTE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>6 B RUE EMILE DUCLAUX 92150 SURESNES</t>
   </si>
   <si>
     <t>01/02/2020</t>
   </si>
   <si>
+    <t>ICADEMIE</t>
+  </si>
+  <si>
+    <t>60 AVENUE JOSEPH RAYNAUD 83140 SIX-FOURS-LES-PLAGES</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
     <t>ATH FORMATION</t>
   </si>
   <si>
     <t>ALTERNANCES.COM</t>
   </si>
   <si>
     <t>20-26 20 BOULEVARD DU PARC 92200 NEUILLY-SUR-SEINE</t>
   </si>
   <si>
     <t>14/11/2021</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/04/2024</t>
   </si>
   <si>
     <t>INSTITUT DE FORMATION DES ETABLISSEMENTS TOURISTIQUES ET HOTELIERS</t>
   </si>
   <si>
     <t>132 BOULEVARD DE L'INDUSTRIE 83480 PUGET-SUR-ARGENS</t>
   </si>
   <si>
     <t>15/09/2021</t>
   </si>
   <si>
     <t>VIP&amp;CO</t>
   </si>
   <si>
     <t>CENTRE D AFFAIRES GRAND VAR   BAT B 1110 CHEMIN DES PLANTADES 83130 LA GARDE</t>
   </si>
   <si>
     <t>04/09/2020</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
     <t>AVALYS</t>
   </si>
@@ -1001,110 +1001,110 @@
       <c r="F8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>11750763975</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>49128518500055</v>
+        <v>48908897100168</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="2"/>
+      <c r="E9" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
-        <v>73310520431</v>
+        <v>93830380583</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>48908897100168</v>
+        <v>49128518500055</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
-        <v>93830380583</v>
+        <v>73310520431</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>50268951600081</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D11" s="2"/>
@@ -1908,31 +1908,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:50:29</dc:description>
+  <dc:description>Export en date du 05/26/2026 07:48:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>