--- v3 (2026-03-20)
+++ v4 (2026-05-06)
@@ -1578,51 +1578,51 @@
         <v>19440029700025</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
         <v>52440417944</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>19450782800045</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -2092,51 +2092,51 @@
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>114</v>
       </c>
       <c r="I23" s="3">
         <v>32591068459</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>30824995200083</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="3">
         <v>53350007835</v>
@@ -4782,31 +4782,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 18:20:29</dc:description>
+  <dc:description>Export en date du 05/06/2026 22:21:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>