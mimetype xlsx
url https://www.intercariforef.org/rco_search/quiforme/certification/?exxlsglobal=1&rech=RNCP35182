--- v4 (2026-05-06)
+++ v5 (2026-06-26)
@@ -4782,31 +4782,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/06/2026 22:21:30</dc:description>
+  <dc:description>Export en date du 06/26/2026 09:24:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>