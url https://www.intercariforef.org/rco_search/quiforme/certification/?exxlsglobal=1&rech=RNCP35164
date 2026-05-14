--- v2 (2026-02-14)
+++ v3 (2026-05-14)
@@ -247,75 +247,75 @@
   <si>
     <t>CHAMBRE COMMERCE ET INDUSTRIE MARTINIQUE</t>
   </si>
   <si>
     <t>50 RUE ERNEST DEPROGE 97200 FORT-DE-FRANCE</t>
   </si>
   <si>
     <t>14/09/1983</t>
   </si>
   <si>
     <t>9797P000897</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION DES APPRENTIS</t>
   </si>
   <si>
     <t>QUARTIER CASE NAVIRE RUE AUBIN EDMOND 97233 SCHŒLCHER</t>
   </si>
   <si>
     <t>22/09/2016</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
+    <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
+  </si>
+  <si>
+    <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>02/10/2017</t>
+  </si>
+  <si>
     <t>GROUPEMENT INTERPROFESSIONNEL POUR L'APPRENTISSAGE ET LA FORMATION CONTINUE</t>
   </si>
   <si>
     <t>8 RUE BISSON 44100 NANTES</t>
   </si>
   <si>
     <t>07/12/2024</t>
   </si>
   <si>
     <t>FORMA SUP ARL</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
-  </si>
-[...7 lines deleted...]
-    <t>02/10/2017</t>
   </si>
   <si>
     <t>HYBRIA</t>
   </si>
   <si>
     <t>11 CHEMIN DU PETIT BOIS 69130 ECULLY</t>
   </si>
   <si>
     <t>20/12/2018</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>ETABLISSEMENT D'ENSEIGNEMENT SUPERIEUR CONSULAIRE IN&amp;MA</t>
   </si>
   <si>
     <t>6 AVENUE GENERAL HOCHE 81000 ALBI</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>04/11/2024</t>
   </si>
@@ -1195,51 +1195,51 @@
         <v>56</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>60</v>
       </c>
       <c r="I12" s="3">
         <v>52720101272</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>18790001400098</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G13" s="2"/>
@@ -1355,191 +1355,191 @@
       <c r="F16" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>42417546100096</v>
+        <v>50876465100024</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="I17" s="3">
-        <v>52440404744</v>
+        <v>27210417621</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>43903961100025</v>
+        <v>42417546100096</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="3">
-        <v>84691657569</v>
+        <v>52440404744</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>50876465100024</v>
+        <v>43903961100025</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="I19" s="3">
-        <v>27210417621</v>
+        <v>84691657569</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>81380286500028</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>60</v>
       </c>
       <c r="I20" s="3">
         <v>84691649369</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>84172358800023</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>93</v>
       </c>
@@ -1851,31 +1851,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 11:43:40</dc:description>
+  <dc:description>Export en date du 05/14/2026 14:36:55</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>