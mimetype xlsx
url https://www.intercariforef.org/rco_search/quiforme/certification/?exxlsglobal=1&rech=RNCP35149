--- v0 (2026-02-11)
+++ v1 (2026-05-19)
@@ -91,50 +91,62 @@
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>ASS FORMA PROF APPRENT AUTO METIERS COMM</t>
   </si>
   <si>
     <t>AFPAM</t>
   </si>
   <si>
     <t>4 RUE JULES MELINE 51430 BEZANNES</t>
   </si>
   <si>
     <t>18/12/2014</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
+    <t>OGEC VINCENT DE PAUL</t>
+  </si>
+  <si>
+    <t>32 RUE BAUDIMONT 62000 ARRAS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>85.31Z</t>
+  </si>
+  <si>
     <t>INSTIT FORMAT CARRIERES COMMUNICAT VENTE</t>
   </si>
   <si>
     <t>70 RUE ANATOLE FRANCE 92300 LEVALLOIS-PERRET</t>
   </si>
   <si>
     <t>20/11/2006</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>CFP ECOLE NANTAISE DE COMMERCE-ENC</t>
   </si>
   <si>
     <t>6 RUE CREBILLON 44000 NANTES</t>
   </si>
   <si>
     <t>31/05/2002</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>VISIPLUS</t>
@@ -149,62 +161,50 @@
     <t>12/05/2025</t>
   </si>
   <si>
     <t>70.21Z</t>
   </si>
   <si>
     <t>IMMEUBLE LE PATIO DES TEMPLIERS 950 ROUTE DES COLLES 06410 BIOT</t>
   </si>
   <si>
     <t>ASSOCIATION ECEMA - ECOLE EUROPEENNE DE MANAGEMENT EN ALTERNANCE</t>
   </si>
   <si>
     <t>29 AVENUE LECLERC 69007 LYON</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>CTI</t>
   </si>
   <si>
     <t>01/03/2012</t>
   </si>
   <si>
     <t>85.59B</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.31Z</t>
   </si>
   <si>
     <t>ECEMA VALENCE</t>
   </si>
   <si>
     <t>8 PLACE DE LA REPUBLIQUE 26000 VALENCE</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>IFCV APPRENTISSAGE</t>
   </si>
   <si>
     <t>12/12/2019</t>
   </si>
   <si>
     <t>ISCOD</t>
   </si>
   <si>
     <t>08/09/2020</t>
   </si>
   <si>
     <t>L'INSTITUT EN INNOVATION LOGISTIQUE - I2L</t>
   </si>
@@ -718,302 +718,302 @@
       <c r="F3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="3">
         <v>21510031351</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>44026320000022</v>
+        <v>77563016300019</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="3">
-        <v>11920493492</v>
+        <v>31620012662</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>44229373400012</v>
+        <v>44026320000022</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I5" s="3">
-        <v>52440410944</v>
+        <v>11920493492</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>44321186700025</v>
+        <v>44229373400012</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="G6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I6" s="3"/>
+        <v>32</v>
+      </c>
+      <c r="I6" s="3">
+        <v>52440410944</v>
+      </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>44321186700116</v>
+        <v>44321186700025</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G7" s="2"/>
+        <v>39</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>40</v>
+      </c>
       <c r="H7" s="2" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>53835166900071</v>
+        <v>44321186700116</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="I8" s="3">
-        <v>82691188769</v>
+        <v>93060557706</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>75072159900017</v>
+        <v>53835166900071</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="I9" s="3">
-        <v>11921875092</v>
+        <v>82691188769</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>77563016300019</v>
+        <v>75072159900017</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I10" s="3">
-        <v>31620012662</v>
+        <v>11921875092</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>84454357900032</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>24</v>
@@ -1024,155 +1024,155 @@
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>87990046200018</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I12" s="3">
         <v>11922324192</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>88877726500016</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I13" s="3"/>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>88877726500107</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I14" s="3">
         <v>93060895606</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>92060378400025</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="3"/>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
@@ -1214,31 +1214,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/11/2026 09:19:12</dc:description>
+  <dc:description>Export en date du 05/19/2026 12:36:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>