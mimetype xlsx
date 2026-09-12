--- v1 (2026-05-19)
+++ v2 (2026-09-12)
@@ -76,135 +76,135 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>GIP CAMPUS ESPRIT INDUSTRIES</t>
   </si>
   <si>
     <t>26 QUAI SURCOUF 35600 REDON</t>
   </si>
   <si>
     <t>01/07/2016</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
-    <t>ASS FORMA PROF APPRENT AUTO METIERS COMM</t>
-[...2 lines deleted...]
-    <t>AFPAM</t>
+    <t>GROUPE AFPAM FORMATION</t>
+  </si>
+  <si>
+    <t>AFPAM FORMATION</t>
   </si>
   <si>
     <t>4 RUE JULES MELINE 51430 BEZANNES</t>
   </si>
   <si>
     <t>18/12/2014</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
+    <t>INSTIT FORMAT CARRIERES COMMUNICAT VENTE</t>
+  </si>
+  <si>
+    <t>70 RUE ANATOLE FRANCE 92300 LEVALLOIS-PERRET</t>
+  </si>
+  <si>
+    <t>20/11/2006</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>CFP ECOLE NANTAISE DE COMMERCE-ENC</t>
+  </si>
+  <si>
+    <t>6 RUE CREBILLON 44000 NANTES</t>
+  </si>
+  <si>
+    <t>31/05/2002</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>VISIPLUS</t>
+  </si>
+  <si>
+    <t>SOPHIA ANTIPOLIS 1300 ROUTE DES CRETES 06560 VALBONNE</t>
+  </si>
+  <si>
+    <t>01/01/2003</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>70.21Z</t>
+  </si>
+  <si>
+    <t>IMMEUBLE LE PATIO DES TEMPLIERS 950 ROUTE DES COLLES 06410 BIOT</t>
+  </si>
+  <si>
+    <t>ASSOCIATION ECEMA - ECOLE EUROPEENNE DE MANAGEMENT EN ALTERNANCE</t>
+  </si>
+  <si>
+    <t>29 AVENUE LECLERC 69007 LYON</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>CTI</t>
+  </si>
+  <si>
+    <t>01/03/2012</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>OGEC VINCENT DE PAUL</t>
   </si>
   <si>
     <t>32 RUE BAUDIMONT 62000 ARRAS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.31Z</t>
-  </si>
-[...58 lines deleted...]
-    <t>85.59B</t>
   </si>
   <si>
     <t>ECEMA VALENCE</t>
   </si>
   <si>
     <t>8 PLACE DE LA REPUBLIQUE 26000 VALENCE</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>IFCV APPRENTISSAGE</t>
   </si>
   <si>
     <t>12/12/2019</t>
   </si>
   <si>
     <t>ISCOD</t>
   </si>
   <si>
     <t>08/09/2020</t>
   </si>
   <si>
     <t>L'INSTITUT EN INNOVATION LOGISTIQUE - I2L</t>
   </si>
@@ -718,302 +718,302 @@
       <c r="F3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="3">
         <v>21510031351</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>77563016300019</v>
+        <v>44026320000022</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="3">
-        <v>31620012662</v>
+        <v>11920493492</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>44026320000022</v>
+        <v>44229373400012</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I5" s="3">
-        <v>11920493492</v>
+        <v>52440410944</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>44229373400012</v>
+        <v>44321186700025</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="G6" s="2"/>
+      <c r="G6" s="2" t="s">
+        <v>36</v>
+      </c>
       <c r="H6" s="2" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I6" s="3"/>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>44321186700025</v>
+        <v>44321186700116</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I7" s="3"/>
+        <v>37</v>
+      </c>
+      <c r="I7" s="3">
+        <v>93060557706</v>
+      </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>44321186700116</v>
+        <v>53835166900071</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I8" s="3">
-        <v>93060557706</v>
+        <v>82691188769</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>53835166900071</v>
+        <v>75072159900017</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="I9" s="3">
-        <v>82691188769</v>
+        <v>11921875092</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>75072159900017</v>
+        <v>77563016300019</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I10" s="3">
-        <v>11921875092</v>
+        <v>31620012662</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>84454357900032</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>24</v>
@@ -1024,155 +1024,155 @@
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>87990046200018</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="3">
         <v>11922324192</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>88877726500016</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="3"/>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>88877726500107</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="3">
         <v>93060895606</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>92060378400025</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="3"/>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
@@ -1214,31 +1214,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/19/2026 12:36:33</dc:description>
+  <dc:description>Export en date du 09/12/2026 23:13:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>