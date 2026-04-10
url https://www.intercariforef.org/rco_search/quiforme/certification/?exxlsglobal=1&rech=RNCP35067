--- v2 (2026-02-24)
+++ v3 (2026-04-10)
@@ -166,50 +166,68 @@
   <si>
     <t>EDUCTIVE LYON</t>
   </si>
   <si>
     <t>53 COURS ALBERT THOMAS 69003 LYON</t>
   </si>
   <si>
     <t>04/10/2002</t>
   </si>
   <si>
     <t>UNIVERIA</t>
   </si>
   <si>
     <t>6 RUE IRVOY 38000 GRENOBLE</t>
   </si>
   <si>
     <t>14/02/2014</t>
   </si>
   <si>
     <t>22 IMPASSE CHARLES FOURIER 31200 TOULOUSE</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
+    <t>KALAMUS GUADELOUPE</t>
+  </si>
+  <si>
+    <t>N 24-25 PETIT PEROU 24 LD ZA DUGAZON DE BOURGOGNE 97139 LES ABYMES</t>
+  </si>
+  <si>
+    <t>24/07/2017</t>
+  </si>
+  <si>
+    <t>ESGCV</t>
+  </si>
+  <si>
+    <t>3E ETAGE 35 AVENUE PHILIPPE-AUGUSTE 75011 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/2017</t>
+  </si>
+  <si>
     <t>SCIENCES-U LILLE</t>
   </si>
   <si>
     <t>159 161 163 BOULEVARD DE LA LIBERTE 59800 LILLE</t>
   </si>
   <si>
     <t>01/08/2017</t>
   </si>
   <si>
     <t>ICCA - FORMATION</t>
   </si>
   <si>
     <t>46 RUE DE LA JUSTICE 51100 REIMS</t>
   </si>
   <si>
     <t>17/06/1997</t>
   </si>
   <si>
     <t>10-12 10 RUE RENE VIVIANI 44200 NANTES</t>
   </si>
   <si>
     <t>02/01/2021</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DES SERVICES AU ENTREPRISES</t>
@@ -277,78 +295,60 @@
   <si>
     <t>25/07/2016</t>
   </si>
   <si>
     <t>26/10/2020</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DE L'ENSEIGNEMENT A DISTANCE</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>EDUSERVICES</t>
   </si>
   <si>
     <t>IPAC BACHELOR FACTORY - MBWAY - PIG</t>
   </si>
   <si>
     <t>38 RUE ANATOLE FRANCE 92300 LEVALLOIS-PERRET</t>
   </si>
   <si>
-    <t>01/01/2017</t>
-[...1 lines deleted...]
-  <si>
     <t>64.20Z</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE COMMUNICATION PUBLICITE ET MARKETING DE LILLE</t>
   </si>
   <si>
     <t>239 RUE DU JARDIN DES PLANTES 59000 LILLE</t>
   </si>
   <si>
     <t>01/09/2010</t>
-  </si>
-[...13 lines deleted...]
-    <t>3E ETAGE 35 AVENUE PHILIPPE-AUGUSTE 75011 PARIS</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DE L'ECOLE SUPERIEURE DES SERVICES</t>
   </si>
   <si>
     <t>04/07/2018</t>
   </si>
   <si>
     <t>CRESFA FORMATION</t>
   </si>
   <si>
     <t>14/11/2014</t>
   </si>
   <si>
     <t>CAMPUS D'ENSEIGNEMENT SUPERIEURE PRIVE DE BREST</t>
   </si>
   <si>
     <t>CESPB</t>
   </si>
   <si>
     <t>475 RUE JOSEPHINE PENCALET 29200 BREST</t>
   </si>
   <si>
     <t>25/09/2015</t>
   </si>
@@ -1174,734 +1174,734 @@
       <c r="F10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I10" s="3">
         <v>82380084938</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>39955313000044</v>
+        <v>75246060000048</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="3">
-        <v>11922935992</v>
+        <v>95970196397</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>41266209000015</v>
+        <v>75253547600325</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="I12" s="3">
-        <v>21510098451</v>
+        <v>11755049075</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>41266209000023</v>
+        <v>39955313000044</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="3">
-        <v>21510098451</v>
+        <v>11922935992</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>41770807000061</v>
+        <v>41266209000015</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="3">
-        <v>25140068014</v>
+        <v>21510098451</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>41811390800036</v>
+        <v>41266209000023</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I15" s="3">
-        <v>25140138814</v>
+        <v>21510098451</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>42301666600012</v>
+        <v>41770807000061</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I16" s="3">
-        <v>22600159760</v>
+        <v>25140068014</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>42380635500099</v>
+        <v>41811390800036</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="I17" s="3">
-        <v>11922930492</v>
+        <v>25140138814</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>42380635500206</v>
+        <v>42301666600012</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="G18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="I18" s="3"/>
+        <v>33</v>
+      </c>
+      <c r="I18" s="3">
+        <v>22600159760</v>
+      </c>
       <c r="J18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>42380635500214</v>
+        <v>42380635500099</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I19" s="3">
         <v>11922930492</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>44793491000038</v>
+        <v>42380635500206</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="G20" s="2"/>
+      <c r="G20" s="2" t="s">
+        <v>76</v>
+      </c>
       <c r="H20" s="2" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I20" s="3"/>
       <c r="J20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>48429499600059</v>
+        <v>42380635500214</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I21" s="3"/>
+        <v>73</v>
+      </c>
+      <c r="I21" s="3">
+        <v>11922930492</v>
+      </c>
       <c r="J21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>48874104200037</v>
+        <v>44793491000038</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="G22" s="2" t="s">
-[...5 lines deleted...]
-      <c r="I22" s="3"/>
+      <c r="I22" s="3">
+        <v>11921437492</v>
+      </c>
       <c r="J22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>52282368100047</v>
+        <v>48429499600059</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="G23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>52401867800010</v>
+        <v>48874104200037</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="G24" s="2"/>
+        <v>88</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>89</v>
+      </c>
       <c r="H24" s="2" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I24" s="3"/>
       <c r="J24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>75246060000048</v>
+        <v>52282368100047</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E25" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="D25" s="2"/>
-[...2 lines deleted...]
-      </c>
       <c r="F25" s="2" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I25" s="3"/>
       <c r="J25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>75253547600325</v>
+        <v>52401867800010</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I26" s="3">
-        <v>11755049075</v>
+        <v>31590772759</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>80760437600028</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I27" s="3">
         <v>28140329014</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
         <v>80863719300018</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I28" s="3"/>
       <c r="J28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>81398319400016</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I29" s="3">
         <v>53290892529</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="2" t="s">
@@ -1970,51 +1970,51 @@
       <c r="M31" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>84751296900019</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I32" s="3"/>
       <c r="J32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>84954416800016</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>116</v>
       </c>
@@ -2149,31 +2149,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:47:04</dc:description>
+  <dc:description>Export en date du 04/10/2026 23:00:29</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>