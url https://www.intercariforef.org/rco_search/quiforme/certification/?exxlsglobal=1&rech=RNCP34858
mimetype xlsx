--- v2 (2026-02-24)
+++ v3 (2026-05-05)
@@ -187,51 +187,51 @@
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE LIVET</t>
   </si>
   <si>
     <t>GRETA LOIRE-ATLANTIQUE</t>
   </si>
   <si>
     <t>16 RUE DUFOUR 44000 NANTES</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT CURIE-COROT</t>
   </si>
   <si>
     <t>GRETA COTES NORMANDES</t>
   </si>
   <si>
     <t>377 RUE DE L'EXODE 50000 SAINT-LO</t>
   </si>
   <si>
     <t>12/06/1989</t>
   </si>
   <si>
     <t>2550P200050</t>
   </si>
   <si>
-    <t>LYCEE LIBERGIER</t>
+    <t>LYCEE GENERAL ET TECHNOLOGIQUE HUGUES LIBERGIER</t>
   </si>
   <si>
     <t>GRETA DE LA MARNE</t>
   </si>
   <si>
     <t>20 RUE DES AUGUSTINS 51100 REIMS</t>
   </si>
   <si>
     <t>2151P000451</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT ELISA LEMONNIER</t>
   </si>
   <si>
     <t>GRETA DU GRAND HAINAUT</t>
   </si>
   <si>
     <t>817 RUE CHARLES BOURSEUL 59500 DOUAI</t>
   </si>
   <si>
     <t>03/12/1991</t>
   </si>
   <si>
     <t>3159P001659</t>
   </si>
@@ -499,51 +499,51 @@
   <si>
     <t>01/09/2011</t>
   </si>
   <si>
     <t>71.20B</t>
   </si>
   <si>
     <t>AFPI ACM FORMATION</t>
   </si>
   <si>
     <t>ZI DE LA PILATERIE CS 83056 4 RUE DES CHATEAUX 59700 MARCQ-EN-BARŒUL</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
     <t>ALLIANCE FORMATION POUR L'INDUSTRIE</t>
   </si>
   <si>
     <t>3 RUE MAX HOLSTE 51100 REIMS</t>
   </si>
   <si>
     <t>01/07/2013</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>2 RUE DE WASSELONNE 67000 STRASBOURG</t>
   </si>
   <si>
     <t>CFA</t>
   </si>
   <si>
     <t>184 RUE DU DOCTEUR CAUVIN 13012 MARSEILLE</t>
   </si>
   <si>
     <t>118 RUE DE BABYLONE 59491 VILLENEUVE-D'ASCQ</t>
   </si>
   <si>
     <t>CENTRE FORMATION APPRENTIS 1875K</t>
   </si>
   <si>
     <t>RUE RAOUL FOLLEREAU 42350 LA TALAUDIERE</t>
   </si>
@@ -1522,51 +1522,51 @@
         <v>19440029700025</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="3">
         <v>52440417944</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>19501219000029</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="2" t="s">
@@ -2112,51 +2112,51 @@
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I24" s="3">
         <v>32591068459</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>30824995200083</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="3">
         <v>53350007835</v>
@@ -4991,31 +4991,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:32:14</dc:description>
+  <dc:description>Export en date du 05/05/2026 11:04:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>