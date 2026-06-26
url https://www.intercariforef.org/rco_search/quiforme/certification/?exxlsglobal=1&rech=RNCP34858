--- v3 (2026-05-05)
+++ v4 (2026-06-26)
@@ -4991,31 +4991,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/05/2026 11:04:34</dc:description>
+  <dc:description>Export en date du 06/26/2026 14:36:55</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>