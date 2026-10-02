--- v6 (2026-08-15)
+++ v7 (2026-10-02)
@@ -178,50 +178,59 @@
   <si>
     <t>INSTITUT REGIONAL DU TRAVAIL SOCIAL DE FRANCHE-COMTE</t>
   </si>
   <si>
     <t>1 RUE ALFRED DE VIGNY 25000 BESANCON</t>
   </si>
   <si>
     <t>15/12/2005</t>
   </si>
   <si>
     <t>FORMATION APPRENTISSAGE INNOVATION RECHERCHE EDUCATION - ECONOMIE SOCIALE ET SOLIDAIRE</t>
   </si>
   <si>
     <t>LES CHENES VERTS 1011 RUE DU PONT DE LAVERUNE 34070 MONTPELLIER</t>
   </si>
   <si>
     <t>01/01/1991</t>
   </si>
   <si>
     <t>INST REG TRAVAIL SOCIAL CHAMP-ARDENNE</t>
   </si>
   <si>
     <t>8 RUE FREDERIC ET IRENE JOLIOT-CURIE 51100 REIMS</t>
   </si>
   <si>
+    <t>ASS GUADE FORMAT TRAVAILLEURS SOCIAUX</t>
+  </si>
+  <si>
+    <t>RTE DE LA ROCADE LD GRAND CAMP 97139 LES ABYMES</t>
+  </si>
+  <si>
+    <t>01/06/1999</t>
+  </si>
+  <si>
     <t>ASSOC REGIONALE DES CEMEA IDF</t>
   </si>
   <si>
     <t>65 RUE DES CITES 93300 AUBERVILLIERS</t>
   </si>
   <si>
     <t>31/12/2012</t>
   </si>
   <si>
     <t>IRTESS</t>
   </si>
   <si>
     <t>2 ET 4 2 RUE PROFESSEUR MARION 21000 DIJON</t>
   </si>
   <si>
     <t>01/01/1997</t>
   </si>
   <si>
     <t>IRTS NORMANDIE-CAEN ARRFIS</t>
   </si>
   <si>
     <t>2 RUE DU CAMPUS 14200 HEROUVILLE-SAINT-CLAIR</t>
   </si>
   <si>
     <t>18/06/2020</t>
@@ -233,59 +242,50 @@
     <t>1 RUE SULLY BRUNET 97470 SAINT-BENOIT</t>
   </si>
   <si>
     <t>01/08/2001</t>
   </si>
   <si>
     <t>IMMEUBLE DJOUMA - ROUTE NATIONALE 1 9, 10, 3BIS ET 4BIS 97600 MAMOUDZOU</t>
   </si>
   <si>
     <t>26/02/2016</t>
   </si>
   <si>
     <t>ASS LORRAINE FORMAT.RECHER.ACTION SOCIAL</t>
   </si>
   <si>
     <t>1 AVENUE LECLERC DE HAUTECLOCQUE 57000 METZ</t>
   </si>
   <si>
     <t>01/04/1999</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
   <si>
     <t>IRTS ALFOREAS 41 AVENUE DE LA LIBERTE 57050 LE BAN-SAINT-MARTIN</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/06/1999</t>
   </si>
   <si>
     <t>ARFRIPS</t>
   </si>
   <si>
     <t>10 IMPASSE PIERRE BAIZET 69009 LYON</t>
   </si>
   <si>
     <t>01/09/2010</t>
   </si>
   <si>
     <t>ARDEQAF</t>
   </si>
   <si>
     <t>ERTS</t>
   </si>
   <si>
     <t>2032 RUE DU GENERAL DE GAULLE 45160 OLIVET</t>
   </si>
   <si>
     <t>01/06/2006</t>
   </si>
   <si>
     <t>INSTITUT DU TRAVAIL SOCIAL DE LA REGION AUVERGNE</t>
   </si>
@@ -1209,340 +1209,340 @@
       <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="3">
         <v>21510015851</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>39408789400108</v>
+        <v>42342650100015</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="I13" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="3"/>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>41047508100015</v>
+        <v>39408789400108</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="I14" s="3">
-        <v>26210346921</v>
+        <v>11750273493</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>41398430300029</v>
+        <v>41047508100015</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="I15" s="3">
-        <v>25140137614</v>
+        <v>26210346921</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>42100372400034</v>
+        <v>41398430300029</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="I16" s="3">
-        <v>98970227397</v>
+        <v>25140137614</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>42100372400042</v>
+        <v>42100372400034</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="3">
         <v>98970227397</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>42196824900019</v>
+        <v>42100372400042</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="I18" s="3">
-        <v>41570177957</v>
+        <v>98970227397</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>42196824900027</v>
+        <v>42196824900019</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="I19" s="3">
         <v>41570177957</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>42342650100015</v>
+        <v>42196824900027</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I20" s="3"/>
+        <v>41</v>
+      </c>
+      <c r="I20" s="3">
+        <v>41570177957</v>
+      </c>
       <c r="J20" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>48121631500046</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="I21" s="3">
         <v>82691021669</v>
@@ -1822,53 +1822,51 @@
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>78428109900043</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="I29" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="3"/>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>79296161700018</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
@@ -2003,31 +2001,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/15/2026 14:12:11</dc:description>
+  <dc:description>Export en date du 10/02/2026 08:46:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>