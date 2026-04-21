--- v2 (2026-02-24)
+++ v3 (2026-04-21)
@@ -319,50 +319,86 @@
   <si>
     <t>COLLEGE RAIZET</t>
   </si>
   <si>
     <t>GRETA DE LA GUADELOUPE</t>
   </si>
   <si>
     <t>AVENUE DU MARECHAL LECLERC 97139 LES ABYMES</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>EPA CITE DE LA FORMATION MARMANDE</t>
   </si>
   <si>
     <t>11 A 15 11 RUE ALBERT CAMUS 47200 MARMANDE</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>7247P005947</t>
   </si>
   <si>
+    <t>CFAI DIAFOR</t>
+  </si>
+  <si>
+    <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
+  </si>
+  <si>
+    <t>01/01/1993</t>
+  </si>
+  <si>
+    <t>ZAC DE KER LANN RUE HENRI MOISSAN 35170 BRUZ</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>ZI KERGONAN NORD 8 B RUE FERDINAND DE LESSEPS 29200 BREST</t>
+  </si>
+  <si>
+    <t>ZAC DE LA CARDONNIERE 12 RUE DE LA CARDONNIERE 56100 LORIENT</t>
+  </si>
+  <si>
+    <t>ZA DE KEROURVOIS 2 RUE ALBERT EINSTEIN 29500 ERGUE-GABERIC</t>
+  </si>
+  <si>
+    <t>INSTITUT CATHOLIQUE D'ARTS ET METIERS</t>
+  </si>
+  <si>
+    <t>6 RUE AUBER 59800 LILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>85.42Z</t>
+  </si>
+  <si>
     <t>CFAI REGION NORD PAS-DE-CALAIS</t>
   </si>
   <si>
     <t>LE BLANC PIGNON - ZAC LE MONT DE JOIE 62280 SAINT-MARTIN-BOULOGNE</t>
   </si>
   <si>
     <t>01/08/2008</t>
   </si>
   <si>
     <t>ZAC DU PONT LOBY AVENUE JEAN MONNET 59640 DUNKERQUE</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
     <t>LEO LAGRANGE FORMATION</t>
   </si>
   <si>
     <t>67 VOIE LA CANEBIERE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>58 RUE DU CHATEAU D'EAU 28300 MAINVILLIERS</t>
@@ -388,74 +424,50 @@
   <si>
     <t>01/08/2013</t>
   </si>
   <si>
     <t>ASSOCIATION POUR LA FORMATION PROFESSIONNELLE DE L'INDUSTRIE DE PROVENCE (AFPI PROVENCE)</t>
   </si>
   <si>
     <t>ZAC DE TRIGANCE 8 CHEMIN DE CAPEAU 13800 ISTRES</t>
   </si>
   <si>
     <t>01/10/2008</t>
   </si>
   <si>
     <t>ASS DEVELOP APPRENTIS INDUST AQUITAIN</t>
   </si>
   <si>
     <t>MAISON DE LA METALLURGIE 40 AVENUE MARYSE BASTIE 33520 BRUGES</t>
   </si>
   <si>
     <t>26/12/1988</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
-    <t>CFAI DIAFOR</t>
-[...22 lines deleted...]
-  <si>
     <t>CFAI DE CHAMPAGNE ARDENNE</t>
   </si>
   <si>
     <t>12 RUE DE QUEBEC 10430 ROSIERES-PRES-TROYES</t>
   </si>
   <si>
     <t>01/07/2013</t>
   </si>
   <si>
     <t>4 RUE DE LA TAMBOURINE 52100 SAINT-DIZIER</t>
   </si>
   <si>
     <t>3 RUE MAX HOLSTE 51100 REIMS</t>
   </si>
   <si>
     <t>28/06/2013</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>INSTITUT DE SOUDURE INDUSTRIE</t>
   </si>
   <si>
     <t>ZI PARIS NORD II 90 RUE DES VANESSES 93420 VILLEPINTE</t>
@@ -577,111 +589,99 @@
   <si>
     <t>JARRY 23 B RUE ALFRED LUMIERE 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>01/06/2007</t>
   </si>
   <si>
     <t>SYNERGIE OCEAN INDIEN</t>
   </si>
   <si>
     <t>SYN'OI</t>
   </si>
   <si>
     <t>ZA 2 RUE DES LILAS 97412 BRAS-PANON</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE - CAMPUS DE PERPIGNAN</t>
   </si>
   <si>
     <t>TECNOSUD 205 RUE FELIX TROMBE 66100 PERPIGNAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LUCCHINI THIERRY PIERRE  </t>
+    <t>LUCCHINI THIERRY PIERRE</t>
   </si>
   <si>
     <t>4 CHEMIN DE LAUGA 64450 LASCLAVERIES</t>
   </si>
   <si>
     <t>15/09/2012</t>
   </si>
   <si>
     <t>33.20A</t>
   </si>
   <si>
     <t>AFPI CENTRE VAL DE LOIRE</t>
   </si>
   <si>
     <t>ZI LA CHATAIGNERAIE 6 RUE DE LA BRIAUDIERE 37510 BALLAN-MIRE</t>
   </si>
   <si>
     <t>357 RUE CHARLES DE BANGE 18000 BOURGES</t>
   </si>
   <si>
     <t>12/03/2018</t>
   </si>
   <si>
     <t>AFPI EURE SEINE ESTUAIRE</t>
   </si>
   <si>
     <t>115 RUE DESRAME 76620 LE HAVRE</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>BP 15 AVENUE DU PORT DU ROY 33290 BLANQUEFORT</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>GESTION CTRE FORMA APPR INDUS PROVENCE</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L INDUSTRIE-LORRAINE</t>
   </si>
   <si>
     <t>SITE TECHNO. ST JACQUES II 10 RUE ALFRED KASTLER 54320 MAXEVILLE</t>
   </si>
   <si>
     <t>01/10/1996</t>
-  </si>
-[...7 lines deleted...]
-    <t>85.42Z</t>
   </si>
   <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>GEPSA INSTITUT</t>
   </si>
   <si>
     <t>IMMEUBLE OLYMPE 23 AVENUE JULES RIMET 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>29/06/2015</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>SPL ASSISTANCE A LA FORMATION PROFESSIONNELLE DES ADULTES A LA REUNION</t>
   </si>
@@ -2042,1799 +2042,1799 @@
       <c r="F19" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>100</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>30048880600104</v>
+        <v>39048242000028</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="3">
-        <v>32591068459</v>
+        <v>53220855422</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>30048880600146</v>
+        <v>39048242000036</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="3">
-        <v>32591068459</v>
+        <v>53220855422</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>31065677200236</v>
+        <v>39048242000044</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I22" s="3">
-        <v>82690049869</v>
+        <v>53220855422</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>31065677200301</v>
+        <v>39048242000051</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I23" s="3">
-        <v>82690049869</v>
+        <v>53220855422</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>31065677200319</v>
+        <v>39048242000077</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I24" s="3">
-        <v>82690049869</v>
+        <v>53220855422</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>33453316300021</v>
+        <v>78370697100018</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>23</v>
+        <v>112</v>
       </c>
       <c r="I25" s="3">
-        <v>24450224445</v>
+        <v>31590002959</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>33453316300104</v>
+        <v>30048880600104</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="3">
-        <v>24450224445</v>
+        <v>32591068459</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>34408659000041</v>
+        <v>30048880600146</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I27" s="3">
-        <v>93131605713</v>
+        <v>32591068459</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>35109084000015</v>
+        <v>31065677200236</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>123</v>
+        <v>39</v>
       </c>
       <c r="I28" s="3">
-        <v>75331179633</v>
+        <v>82690049869</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>39048242000028</v>
+        <v>31065677200301</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I29" s="3">
-        <v>53220855422</v>
+        <v>82690049869</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>39048242000036</v>
+        <v>31065677200319</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I30" s="3">
-        <v>53220855422</v>
+        <v>82690049869</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>39048242000044</v>
+        <v>33453316300021</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D31" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="3">
-        <v>53220855422</v>
+        <v>24450224445</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>39048242000051</v>
+        <v>33453316300104</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="3">
-        <v>53220855422</v>
+        <v>24450224445</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>39048242000077</v>
+        <v>34408659000041</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I33" s="3">
-        <v>53220855422</v>
+        <v>93131605713</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>40120610700047</v>
+        <v>35109084000015</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>39</v>
+        <v>135</v>
       </c>
       <c r="I34" s="3">
-        <v>44510203351</v>
+        <v>75331179633</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>40120610700054</v>
+        <v>40120610700047</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="3">
         <v>44510203351</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>40120610700062</v>
+        <v>40120610700054</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I36" s="3">
         <v>44510203351</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>41472896400019</v>
+        <v>40120610700062</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>138</v>
+        <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="G37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="I37" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I37" s="3">
+        <v>44510203351</v>
+      </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>41472896400225</v>
+        <v>41472896400019</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>13</v>
+        <v>142</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="G38" s="2"/>
+      <c r="G38" s="2" t="s">
+        <v>146</v>
+      </c>
       <c r="H38" s="2" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I38" s="3"/>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>41472896400241</v>
+        <v>41472896400225</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>143</v>
+        <v>39</v>
       </c>
       <c r="I39" s="3">
         <v>11930222993</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>41472896400464</v>
+        <v>41472896400241</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I40" s="3">
         <v>11930222993</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>41472896400498</v>
+        <v>41472896400464</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I41" s="3">
         <v>11930222993</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>41472896400514</v>
+        <v>41472896400498</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I42" s="3">
         <v>11930222993</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>41472896400522</v>
+        <v>41472896400514</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I43" s="3">
         <v>11930222993</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>41472896400548</v>
+        <v>41472896400522</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I44" s="3">
         <v>11930222993</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>41472896400738</v>
+        <v>41472896400548</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>23</v>
+        <v>147</v>
       </c>
       <c r="I45" s="3">
         <v>11930222993</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>42362826200101</v>
+        <v>41472896400738</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>163</v>
+        <v>23</v>
       </c>
       <c r="I46" s="3">
-        <v>31590738359</v>
+        <v>11930222993</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>44531243200021</v>
+        <v>42362826200101</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D47" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>39</v>
+        <v>167</v>
       </c>
       <c r="I47" s="3">
-        <v>31590578459</v>
+        <v>31590738359</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>44531243200104</v>
+        <v>44531243200021</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="3">
         <v>31590578459</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>44531243200112</v>
+        <v>44531243200104</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="3">
         <v>31590578459</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>44531243200120</v>
+        <v>44531243200112</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="3">
         <v>31590578459</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>44531243200138</v>
+        <v>44531243200120</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="3">
         <v>31590578459</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>44535705600032</v>
+        <v>44531243200138</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>136</v>
+        <v>176</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>134</v>
+        <v>177</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="3">
-        <v>21080033508</v>
+        <v>31590578459</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>44535705600040</v>
+        <v>44535705600032</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="3">
         <v>21080033508</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>49538963700028</v>
+        <v>44535705600040</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>176</v>
+        <v>139</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>177</v>
+        <v>141</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="3">
-        <v>11930554993</v>
+        <v>21080033508</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>49821234900019</v>
+        <v>49538963700028</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I55" s="3">
-        <v>95970143397</v>
+        <v>11930554993</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>50921839200025</v>
+        <v>49821234900019</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="D56" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>99</v>
+        <v>184</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I56" s="3">
-        <v>98970335697</v>
+        <v>95970143397</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>51472700700031</v>
+        <v>50921839200025</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="3">
-        <v>91340684734</v>
+        <v>98970335697</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
-        <v>52809527600028</v>
+        <v>51472700700031</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="D58" s="2"/>
+        <v>188</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>189</v>
+      </c>
       <c r="E58" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>189</v>
+        <v>99</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="I58" s="3"/>
+        <v>39</v>
+      </c>
+      <c r="I58" s="3">
+        <v>91340684734</v>
+      </c>
       <c r="J58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
-        <v>77518765100069</v>
+        <v>52809527600028</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="I59" s="3"/>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
-        <v>77518765100077</v>
+        <v>77518765100069</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>194</v>
+        <v>174</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="3">
         <v>24180059918</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
-        <v>78106280700016</v>
+        <v>77518765100077</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I61" s="3">
-        <v>23760001576</v>
+        <v>24180059918</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>78235535800089</v>
+        <v>78106280700016</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>200</v>
+        <v>111</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="3">
-        <v>72330875333</v>
+        <v>23760001576</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>78291196000055</v>
+        <v>78235535800089</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>118</v>
+        <v>202</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>119</v>
+        <v>203</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="3">
-        <v>93131778913</v>
+        <v>72330875333</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>78334259500049</v>
+        <v>78291196000055</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>203</v>
+        <v>130</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>204</v>
+        <v>131</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
       <c r="I64" s="3">
-        <v>41540002154</v>
+        <v>93131778913</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>78370697100018</v>
+        <v>78334259500049</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>207</v>
+        <v>135</v>
       </c>
       <c r="I65" s="3">
-        <v>31590002959</v>
+        <v>41540002154</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
         <v>80443252400010</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>210</v>
       </c>
       <c r="I66" s="3">
         <v>31590878459</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
         <v>81040370900027</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="3"/>
       <c r="J67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L67" s="2" t="s">
@@ -3919,51 +3919,51 @@
         <v>18</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
         <v>81890818800019</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="I70" s="3">
         <v>44510195451</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
@@ -6324,88 +6324,88 @@
         <v>18</v>
       </c>
       <c r="M134" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="1">
         <v>90386961800715</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>292</v>
       </c>
       <c r="D135" s="2"/>
       <c r="E135" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G135" s="2"/>
       <c r="H135" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I135" s="3">
         <v>11922496392</v>
       </c>
       <c r="J135" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K135" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L135" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M135" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="1">
         <v>90386961800731</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>292</v>
       </c>
       <c r="D136" s="2"/>
       <c r="E136" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G136" s="2"/>
       <c r="H136" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I136" s="3">
         <v>11922496392</v>
       </c>
       <c r="J136" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L136" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M136" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -6433,31 +6433,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:50:26</dc:description>
+  <dc:description>Export en date du 04/22/2026 00:14:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>