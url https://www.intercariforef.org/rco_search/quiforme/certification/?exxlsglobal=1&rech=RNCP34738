--- v3 (2026-04-21)
+++ v4 (2026-06-10)
@@ -319,369 +319,369 @@
   <si>
     <t>COLLEGE RAIZET</t>
   </si>
   <si>
     <t>GRETA DE LA GUADELOUPE</t>
   </si>
   <si>
     <t>AVENUE DU MARECHAL LECLERC 97139 LES ABYMES</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>EPA CITE DE LA FORMATION MARMANDE</t>
   </si>
   <si>
     <t>11 A 15 11 RUE ALBERT CAMUS 47200 MARMANDE</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>7247P005947</t>
   </si>
   <si>
+    <t>CFAI REGION NORD PAS-DE-CALAIS</t>
+  </si>
+  <si>
+    <t>LE BLANC PIGNON - ZAC LE MONT DE JOIE 62280 SAINT-MARTIN-BOULOGNE</t>
+  </si>
+  <si>
+    <t>01/08/2008</t>
+  </si>
+  <si>
+    <t>ZAC DU PONT LOBY AVENUE JEAN MONNET 59640 DUNKERQUE</t>
+  </si>
+  <si>
+    <t>01/10/2020</t>
+  </si>
+  <si>
+    <t>LEO LAGRANGE FORMATION</t>
+  </si>
+  <si>
+    <t>67 VOIE LA CANEBIERE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>08/10/2024</t>
+  </si>
+  <si>
+    <t>58 RUE DU CHATEAU D'EAU 28300 MAINVILLIERS</t>
+  </si>
+  <si>
+    <t>24 AVENUE DE VIRECOURT 33370 ARTIGUES-PRES-BORDEAUX</t>
+  </si>
+  <si>
+    <t>ASS REGION PROMOTION METALLURG</t>
+  </si>
+  <si>
+    <t>PROMETA CEFAMREC</t>
+  </si>
+  <si>
+    <t>RTE DE SANCHEVILLE 2 RUE LOUIS APPERT 28200 CHATEAUDUN</t>
+  </si>
+  <si>
+    <t>30/01/1991</t>
+  </si>
+  <si>
+    <t>9 BOULEVARD LAHITOLLE 18000 BOURGES</t>
+  </si>
+  <si>
+    <t>01/08/2013</t>
+  </si>
+  <si>
+    <t>ASSOCIATION POUR LA FORMATION PROFESSIONNELLE DE L'INDUSTRIE DE PROVENCE (AFPI PROVENCE)</t>
+  </si>
+  <si>
+    <t>ZAC DE TRIGANCE 8 CHEMIN DE CAPEAU 13800 ISTRES</t>
+  </si>
+  <si>
+    <t>01/10/2008</t>
+  </si>
+  <si>
+    <t>ASS DEVELOP APPRENTIS INDUST AQUITAIN</t>
+  </si>
+  <si>
+    <t>MAISON DE LA METALLURGIE 40 AVENUE MARYSE BASTIE 33520 BRUGES</t>
+  </si>
+  <si>
+    <t>26/12/1988</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>CFAI DIAFOR</t>
   </si>
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>ZAC DE KER LANN RUE HENRI MOISSAN 35170 BRUZ</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>ZI KERGONAN NORD 8 B RUE FERDINAND DE LESSEPS 29200 BREST</t>
   </si>
   <si>
     <t>ZAC DE LA CARDONNIERE 12 RUE DE LA CARDONNIERE 56100 LORIENT</t>
   </si>
   <si>
     <t>ZA DE KEROURVOIS 2 RUE ALBERT EINSTEIN 29500 ERGUE-GABERIC</t>
   </si>
   <si>
+    <t>CFAI DE CHAMPAGNE ARDENNE</t>
+  </si>
+  <si>
+    <t>12 RUE DE QUEBEC 10430 ROSIERES-PRES-TROYES</t>
+  </si>
+  <si>
+    <t>01/07/2013</t>
+  </si>
+  <si>
+    <t>4 RUE DE LA TAMBOURINE 52100 SAINT-DIZIER</t>
+  </si>
+  <si>
+    <t>3 RUE MAX HOLSTE 51100 REIMS</t>
+  </si>
+  <si>
+    <t>28/06/2013</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>INSTITUT DE SOUDURE INDUSTRIE</t>
+  </si>
+  <si>
+    <t>ZI PARIS NORD II 90 RUE DES VANESSES 93420 VILLEPINTE</t>
+  </si>
+  <si>
+    <t>09/12/1997</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>71.20B</t>
+  </si>
+  <si>
+    <t>ZI DE PETITE SYNTHE AVENUE DE LA GIRONDE 59640 DUNKERQUE</t>
+  </si>
+  <si>
+    <t>30/12/1998</t>
+  </si>
+  <si>
+    <t>13 RUE DU VERCORS 69960 CORBAS</t>
+  </si>
+  <si>
+    <t>363 RUE DE LA FOSSE YVON 50440 LA HAGUE</t>
+  </si>
+  <si>
+    <t>01/02/2010</t>
+  </si>
+  <si>
+    <t>RUE DE BEVILLIERS 76700 GONFREVILLE-L'ORCHER</t>
+  </si>
+  <si>
+    <t>01/02/2011</t>
+  </si>
+  <si>
+    <t>ZONE AEROPARC 7 RUE DES CIGOGNES 67960 ENTZHEIM</t>
+  </si>
+  <si>
+    <t>01/09/2011</t>
+  </si>
+  <si>
+    <t>ZI  GRAND'COLLE - CS 20208 90 BOULEVARD DE LA MERINDOLE 13110 PORT-DE-BOUC</t>
+  </si>
+  <si>
+    <t>02/01/2013</t>
+  </si>
+  <si>
+    <t>1 AVENUE DE LA LIBERATION 33360 LATRESNE</t>
+  </si>
+  <si>
+    <t>01/01/2014</t>
+  </si>
+  <si>
+    <t>27 BOULEVARD DE CADREAN 44550 MONTOIR-DE-BRETAGNE</t>
+  </si>
+  <si>
+    <t>01/09/2021</t>
+  </si>
+  <si>
+    <t>UGECAM HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>CTRE REEDUCATION PROFESSION LA MOLLIERE</t>
+  </si>
+  <si>
+    <t>N°19-21 19 BOULEVARD DE PARIS 62600 BERCK</t>
+  </si>
+  <si>
+    <t>01/01/2000</t>
+  </si>
+  <si>
+    <t>88.10C</t>
+  </si>
+  <si>
+    <t>AFPI ACM FORMATION</t>
+  </si>
+  <si>
+    <t>89 RUE PECLET 59300 VALENCIENNES</t>
+  </si>
+  <si>
+    <t>01/04/2003</t>
+  </si>
+  <si>
+    <t>LE BLANC PIGNON 62280 SAINT-MARTIN-BOULOGNE</t>
+  </si>
+  <si>
+    <t>15/06/2007</t>
+  </si>
+  <si>
+    <t>ZI DE LA PILATERIE CS 83056 4 RUE DES CHATEAUX 59700 MARCQ-EN-BARŒUL</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>4 RUE DES CHATEAUX 59700 MARCQ-EN-BARŒUL</t>
+  </si>
+  <si>
+    <t>360 RUE MIROSLAW HOLLER 62110 HENIN-BEAUMONT</t>
+  </si>
+  <si>
+    <t>01/07/2016</t>
+  </si>
+  <si>
+    <t>ALLIANCE FORMATION POUR L'INDUSTRIE</t>
+  </si>
+  <si>
+    <t>INSERTION. FORMATION. EMPLOI-BAT (I.F.E. - BAT)</t>
+  </si>
+  <si>
+    <t>189 RUE D'AUBERVILLIERS 75018 PARIS</t>
+  </si>
+  <si>
+    <t>18/02/2008</t>
+  </si>
+  <si>
+    <t>INSTITUT FORMELEC</t>
+  </si>
+  <si>
+    <t>JARRY 23 B RUE ALFRED LUMIERE 97122 BAIE-MAHAULT</t>
+  </si>
+  <si>
+    <t>01/06/2007</t>
+  </si>
+  <si>
+    <t>SYNERGIE OCEAN INDIEN</t>
+  </si>
+  <si>
+    <t>SYN'OI</t>
+  </si>
+  <si>
+    <t>ZA 2 RUE DES LILAS 97412 BRAS-PANON</t>
+  </si>
+  <si>
+    <t>BTP CFA OCCITANIE</t>
+  </si>
+  <si>
+    <t>BTP CFA OCCITANIE - CAMPUS DE PERPIGNAN</t>
+  </si>
+  <si>
+    <t>TECNOSUD 205 RUE FELIX TROMBE 66100 PERPIGNAN</t>
+  </si>
+  <si>
+    <t>LUCCHINI THIERRY PIERRE</t>
+  </si>
+  <si>
+    <t>4 CHEMIN DE LAUGA 64450 LASCLAVERIES</t>
+  </si>
+  <si>
+    <t>15/09/2012</t>
+  </si>
+  <si>
+    <t>33.20A</t>
+  </si>
+  <si>
+    <t>AFPI CENTRE VAL DE LOIRE</t>
+  </si>
+  <si>
+    <t>ZI LA CHATAIGNERAIE 6 RUE DE LA BRIAUDIERE 37510 BALLAN-MIRE</t>
+  </si>
+  <si>
+    <t>357 RUE CHARLES DE BANGE 18000 BOURGES</t>
+  </si>
+  <si>
+    <t>12/03/2018</t>
+  </si>
+  <si>
+    <t>AFPI EURE SEINE ESTUAIRE</t>
+  </si>
+  <si>
+    <t>115 RUE DESRAME 76620 LE HAVRE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>BTP CFA NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>BP 15 AVENUE DU PORT DU ROY 33290 BLANQUEFORT</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
+    <t>GESTION CTRE FORMA APPR INDUS PROVENCE</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L INDUSTRIE-LORRAINE</t>
+  </si>
+  <si>
+    <t>SITE TECHNO. ST JACQUES II 10 RUE ALFRED KASTLER 54320 MAXEVILLE</t>
+  </si>
+  <si>
+    <t>01/10/1996</t>
+  </si>
+  <si>
     <t>INSTITUT CATHOLIQUE D'ARTS ET METIERS</t>
   </si>
   <si>
     <t>6 RUE AUBER 59800 LILLE</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>85.42Z</t>
-  </si>
-[...283 lines deleted...]
-    <t>01/10/1996</t>
   </si>
   <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>GEPSA INSTITUT</t>
   </si>
   <si>
     <t>IMMEUBLE OLYMPE 23 AVENUE JULES RIMET 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>29/06/2015</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>SPL ASSISTANCE A LA FORMATION PROFESSIONNELLE DES ADULTES A LA REUNION</t>
   </si>
@@ -2042,1799 +2042,1799 @@
       <c r="F19" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>100</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>39048242000028</v>
+        <v>30048880600104</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="3">
-        <v>53220855422</v>
+        <v>32591068459</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>39048242000036</v>
+        <v>30048880600146</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="3">
-        <v>53220855422</v>
+        <v>32591068459</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>39048242000044</v>
+        <v>31065677200236</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I22" s="3">
-        <v>53220855422</v>
+        <v>82690049869</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>39048242000051</v>
+        <v>31065677200301</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I23" s="3">
-        <v>53220855422</v>
+        <v>82690049869</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>39048242000077</v>
+        <v>31065677200319</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I24" s="3">
-        <v>53220855422</v>
+        <v>82690049869</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>78370697100018</v>
+        <v>33453316300021</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="D25" s="2"/>
+        <v>111</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>112</v>
+      </c>
       <c r="E25" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>112</v>
+        <v>23</v>
       </c>
       <c r="I25" s="3">
-        <v>31590002959</v>
+        <v>24450224445</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>30048880600104</v>
+        <v>33453316300104</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="3">
-        <v>32591068459</v>
+        <v>24450224445</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>30048880600146</v>
+        <v>34408659000041</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I27" s="3">
-        <v>32591068459</v>
+        <v>93131605713</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>31065677200236</v>
+        <v>35109084000015</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>39</v>
+        <v>123</v>
       </c>
       <c r="I28" s="3">
-        <v>82690049869</v>
+        <v>75331179633</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>31065677200301</v>
+        <v>39048242000028</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I29" s="3">
-        <v>82690049869</v>
+        <v>53220855422</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>31065677200319</v>
+        <v>39048242000036</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I30" s="3">
-        <v>82690049869</v>
+        <v>53220855422</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>33453316300021</v>
+        <v>39048242000044</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D31" s="2" t="s">
         <v>124</v>
       </c>
+      <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="3">
-        <v>24450224445</v>
+        <v>53220855422</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>33453316300104</v>
+        <v>39048242000051</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="3">
-        <v>24450224445</v>
+        <v>53220855422</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>34408659000041</v>
+        <v>39048242000077</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I33" s="3">
-        <v>93131605713</v>
+        <v>53220855422</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>35109084000015</v>
+        <v>40120610700047</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="I34" s="3">
-        <v>75331179633</v>
+        <v>44510203351</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>40120610700047</v>
+        <v>40120610700054</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="3">
         <v>44510203351</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>40120610700054</v>
+        <v>40120610700062</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I36" s="3">
         <v>44510203351</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>40120610700062</v>
+        <v>41472896400019</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="G37" s="2"/>
+      <c r="G37" s="2" t="s">
+        <v>142</v>
+      </c>
       <c r="H37" s="2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I37" s="3"/>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>41472896400019</v>
+        <v>41472896400225</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="G38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="I38" s="3"/>
+        <v>39</v>
+      </c>
+      <c r="I38" s="3">
+        <v>11930222993</v>
+      </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>41472896400225</v>
+        <v>41472896400241</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>39</v>
+        <v>143</v>
       </c>
       <c r="I39" s="3">
         <v>11930222993</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>41472896400241</v>
+        <v>41472896400464</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I40" s="3">
         <v>11930222993</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>41472896400464</v>
+        <v>41472896400498</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I41" s="3">
         <v>11930222993</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>41472896400498</v>
+        <v>41472896400514</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I42" s="3">
         <v>11930222993</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>41472896400514</v>
+        <v>41472896400522</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I43" s="3">
         <v>11930222993</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>41472896400522</v>
+        <v>41472896400548</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I44" s="3">
         <v>11930222993</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>41472896400548</v>
+        <v>41472896400738</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>147</v>
+        <v>23</v>
       </c>
       <c r="I45" s="3">
         <v>11930222993</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>41472896400738</v>
+        <v>42362826200101</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D46" s="2"/>
+        <v>159</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>160</v>
+      </c>
       <c r="E46" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>23</v>
+        <v>163</v>
       </c>
       <c r="I46" s="3">
-        <v>11930222993</v>
+        <v>31590738359</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>42362826200101</v>
+        <v>44531243200021</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D47" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>167</v>
+        <v>39</v>
       </c>
       <c r="I47" s="3">
-        <v>31590738359</v>
+        <v>31590578459</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>44531243200021</v>
+        <v>44531243200104</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="3">
         <v>31590578459</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>44531243200104</v>
+        <v>44531243200112</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="3">
         <v>31590578459</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>44531243200112</v>
+        <v>44531243200120</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="3">
         <v>31590578459</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>44531243200120</v>
+        <v>44531243200138</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="3">
         <v>31590578459</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>44531243200138</v>
+        <v>44535705600032</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>176</v>
+        <v>136</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>177</v>
+        <v>134</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="3">
-        <v>31590578459</v>
+        <v>21080033508</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>44535705600032</v>
+        <v>44535705600040</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="3">
         <v>21080033508</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>44535705600040</v>
+        <v>49538963700028</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>141</v>
+        <v>177</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="3">
-        <v>21080033508</v>
+        <v>11930554993</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>49538963700028</v>
+        <v>49821234900019</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I55" s="3">
-        <v>11930554993</v>
+        <v>95970143397</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>49821234900019</v>
+        <v>50921839200025</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D56" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>184</v>
+        <v>99</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I56" s="3">
-        <v>95970143397</v>
+        <v>98970335697</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>50921839200025</v>
+        <v>51472700700031</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D57" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="E57" s="2" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="3">
-        <v>98970335697</v>
+        <v>91340684734</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
-        <v>51472700700031</v>
+        <v>52809527600028</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="I58" s="3"/>
       <c r="J58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
-        <v>52809527600028</v>
+        <v>77518765100069</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="I59" s="3"/>
+        <v>39</v>
+      </c>
+      <c r="I59" s="3">
+        <v>24180059918</v>
+      </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
-        <v>77518765100069</v>
+        <v>77518765100077</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="3">
         <v>24180059918</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
-        <v>77518765100077</v>
+        <v>78106280700016</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="F61" s="2" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I61" s="3">
-        <v>24180059918</v>
+        <v>23760001576</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>78106280700016</v>
+        <v>78235535800089</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F62" s="2" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="3">
-        <v>23760001576</v>
+        <v>72330875333</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>78235535800089</v>
+        <v>78291196000055</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>202</v>
+        <v>118</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>203</v>
+        <v>119</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="3">
-        <v>72330875333</v>
+        <v>93131778913</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>78291196000055</v>
+        <v>78334259500049</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>130</v>
+        <v>203</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>131</v>
+        <v>204</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="I64" s="3">
-        <v>93131778913</v>
+        <v>41540002154</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>78334259500049</v>
+        <v>78370697100018</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>135</v>
+        <v>207</v>
       </c>
       <c r="I65" s="3">
-        <v>41540002154</v>
+        <v>31590002959</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
         <v>80443252400010</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>210</v>
       </c>
       <c r="I66" s="3">
         <v>31590878459</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
         <v>81040370900027</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="3"/>
       <c r="J67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L67" s="2" t="s">
@@ -3919,51 +3919,51 @@
         <v>18</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
         <v>81890818800019</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="I70" s="3">
         <v>44510195451</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
@@ -6324,88 +6324,88 @@
         <v>18</v>
       </c>
       <c r="M134" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="1">
         <v>90386961800715</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>292</v>
       </c>
       <c r="D135" s="2"/>
       <c r="E135" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G135" s="2"/>
       <c r="H135" s="2" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I135" s="3">
         <v>11922496392</v>
       </c>
       <c r="J135" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K135" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L135" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M135" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="1">
         <v>90386961800731</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>292</v>
       </c>
       <c r="D136" s="2"/>
       <c r="E136" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G136" s="2"/>
       <c r="H136" s="2" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I136" s="3">
         <v>11922496392</v>
       </c>
       <c r="J136" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L136" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M136" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -6433,31 +6433,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/22/2026 00:14:04</dc:description>
+  <dc:description>Export en date du 06/10/2026 09:50:13</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>