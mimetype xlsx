--- v1 (2026-02-10)
+++ v2 (2026-05-16)
@@ -199,119 +199,119 @@
   <si>
     <t>138 AVENUE DE TARASCON 84000 AVIGNON</t>
   </si>
   <si>
     <t>01/01/1987</t>
   </si>
   <si>
     <t>9384P000684</t>
   </si>
   <si>
     <t>CFAI REGION NORD PAS-DE-CALAIS</t>
   </si>
   <si>
     <t>LE BLANC PIGNON - ZAC LE MONT DE JOIE 62280 SAINT-MARTIN-BOULOGNE</t>
   </si>
   <si>
     <t>01/08/2008</t>
   </si>
   <si>
     <t>ZAC DU PONT LOBY AVENUE JEAN MONNET 59640 DUNKERQUE</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
+    <t>AFPI BRETAGNE</t>
+  </si>
+  <si>
+    <t>CAMPUS KER LANN RUE HENRI MOISSAN 35170 BRUZ</t>
+  </si>
+  <si>
+    <t>07/10/2002</t>
+  </si>
+  <si>
+    <t>CFAI-APC LORRAINE</t>
+  </si>
+  <si>
+    <t>SITE TECHNOLOGIQUE ST JACQUES II 10 RUE ALFRED KASTLER 54320 MAXEVILLE</t>
+  </si>
+  <si>
+    <t>26/08/1996</t>
+  </si>
+  <si>
+    <t>ASS DEVELOP APPRENTIS INDUST AQUITAIN</t>
+  </si>
+  <si>
+    <t>MAISON DE LA METALLURGIE 40 AVENUE MARYSE BASTIE 33520 BRUGES</t>
+  </si>
+  <si>
+    <t>26/12/1988</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>CFAI ALSACE</t>
+  </si>
+  <si>
+    <t>31 RUE FRANCOIS SPOERRY 68100 MULHOUSE</t>
+  </si>
+  <si>
+    <t>01/07/2021</t>
+  </si>
+  <si>
+    <t>CFAI DIAFOR</t>
+  </si>
+  <si>
+    <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
+  </si>
+  <si>
+    <t>01/01/1993</t>
+  </si>
+  <si>
+    <t>ZI KERGONAN NORD 8 B RUE FERDINAND DE LESSEPS 29200 BREST</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>ZAC DE LA CARDONNIERE 12 RUE DE LA CARDONNIERE 56100 LORIENT</t>
+  </si>
+  <si>
     <t>ASS PROMOTION APPRENTISSAGE INDUSTRIES</t>
   </si>
   <si>
     <t>ZAC AFTALION - CS 90028 14 RUE FRANCOIS PERROUX 34670 BAILLARGUES</t>
   </si>
   <si>
     <t>14/01/2013</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
-    <t>AFPI BRETAGNE</t>
-[...55 lines deleted...]
-  <si>
     <t>CFAI DE CHAMPAGNE ARDENNE</t>
   </si>
   <si>
     <t>3 RUE MAX HOLSTE 51100 REIMS</t>
   </si>
   <si>
     <t>28/06/2013</t>
   </si>
   <si>
     <t>INSTITUT DE SOUDURE INDUSTRIE</t>
   </si>
   <si>
     <t>ZI DE PETITE SYNTHE AVENUE DE LA GIRONDE 59640 DUNKERQUE</t>
   </si>
   <si>
     <t>30/12/1998</t>
   </si>
   <si>
     <t>363 RUE DE LA FOSSE YVON 50440 LA HAGUE</t>
   </si>
   <si>
     <t>01/02/2010</t>
   </si>
   <si>
     <t>71.20B</t>
@@ -385,51 +385,51 @@
   <si>
     <t>1 ALLEE DES TYRANDES 01960 PERONNAS</t>
   </si>
   <si>
     <t>01/09/2009</t>
   </si>
   <si>
     <t>FORMA-PROTEC</t>
   </si>
   <si>
     <t>1 ROUTE DE VENDEVILLE 59175 TEMPLEMARS</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>T.S.R. FORMATION</t>
   </si>
   <si>
     <t>36 PARC D’ACTIVITES DE DOUZIES 59600 MAUBEUGE</t>
   </si>
   <si>
     <t>01/11/2017</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>CTRE FORMATION APPRENTIS COMP DU DEVOIR</t>
   </si>
   <si>
     <t>25 BOULEVARD COPERNIC 49100 ANGERS</t>
   </si>
   <si>
     <t>CENTRE FORMATION APPRENTIS 1875K</t>
   </si>
   <si>
     <t>RUE RAOUL FOLLEREAU 42350 LA TALAUDIERE</t>
   </si>
   <si>
     <t>05/11/1980</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION D'APPRENTIS</t>
   </si>
@@ -1403,372 +1403,372 @@
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
         <v>32591068459</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>30048880600146</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3">
         <v>32591068459</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>39279259400039</v>
+        <v>30824995200083</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="I12" s="3">
-        <v>91340825234</v>
+        <v>53350007835</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>30824995200083</v>
+        <v>34958609900021</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I13" s="3">
-        <v>53350007835</v>
+        <v>44540379354</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>34958609900021</v>
+        <v>35109084000015</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="I14" s="3">
-        <v>44540379354</v>
+        <v>75331179633</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>35109084000015</v>
+        <v>38855948600070</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="I15" s="3">
-        <v>75331179633</v>
+        <v>42680205768</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>38855948600070</v>
+        <v>39048242000028</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="3">
-        <v>42680205768</v>
+        <v>53220855422</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>39048242000028</v>
+        <v>39048242000044</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="3">
         <v>53220855422</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>39048242000044</v>
+        <v>39048242000051</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3">
         <v>53220855422</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>39048242000051</v>
+        <v>39279259400039</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="I19" s="3">
-        <v>53220855422</v>
+        <v>91340825234</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>40120610700062</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="2"/>
@@ -2276,51 +2276,51 @@
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>53143388600060</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="I34" s="3">
         <v>31590761559</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>75202975100050</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
@@ -2617,51 +2617,51 @@
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>78334259500049</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="I43" s="3">
         <v>41540002154</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
         <v>78360423400055</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
@@ -3966,51 +3966,51 @@
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I79" s="3">
         <v>44670642667</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
         <v>85197825400023</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>196</v>
@@ -4097,31 +4097,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/10/2026 08:14:12</dc:description>
+  <dc:description>Export en date du 05/16/2026 09:34:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>