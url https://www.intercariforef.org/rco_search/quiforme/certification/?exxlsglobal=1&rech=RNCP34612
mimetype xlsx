--- v2 (2026-05-16)
+++ v3 (2026-08-28)
@@ -379,51 +379,51 @@
   <si>
     <t>06/12/2013</t>
   </si>
   <si>
     <t>AFPMA FORMATION</t>
   </si>
   <si>
     <t>1 ALLEE DES TYRANDES 01960 PERONNAS</t>
   </si>
   <si>
     <t>01/09/2009</t>
   </si>
   <si>
     <t>FORMA-PROTEC</t>
   </si>
   <si>
     <t>1 ROUTE DE VENDEVILLE 59175 TEMPLEMARS</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>T.S.R. FORMATION</t>
   </si>
   <si>
-    <t>36 PARC D’ACTIVITES DE DOUZIES 59600 MAUBEUGE</t>
+    <t>36 PARC D'ACTIVITES DE DOUZIES 59600 MAUBEUGE</t>
   </si>
   <si>
     <t>01/11/2017</t>
   </si>
   <si>
     <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>CTRE FORMATION APPRENTIS COMP DU DEVOIR</t>
   </si>
   <si>
     <t>25 BOULEVARD COPERNIC 49100 ANGERS</t>
   </si>
   <si>
     <t>CENTRE FORMATION APPRENTIS 1875K</t>
   </si>
   <si>
     <t>RUE RAOUL FOLLEREAU 42350 LA TALAUDIERE</t>
   </si>
@@ -3966,51 +3966,51 @@
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I79" s="3">
         <v>44670642667</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
         <v>85197825400023</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>196</v>
@@ -4097,31 +4097,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/16/2026 09:34:06</dc:description>
+  <dc:description>Export en date du 08/28/2026 12:02:49</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>