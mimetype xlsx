--- v1 (2026-02-24)
+++ v2 (2026-05-25)
@@ -319,87 +319,87 @@
   <si>
     <t>GRETA LORRAINE SUD</t>
   </si>
   <si>
     <t>13 RUE DE L'EPINETTE 88200 REMIREMONT</t>
   </si>
   <si>
     <t>23/10/2017</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT ALGOUD-LAFFEMAS - LYCEE DES METIERS DU NUMERIQUE</t>
   </si>
   <si>
     <t>GRETA ARDECHE DROME</t>
   </si>
   <si>
     <t>37-39 37 RUE BARTHELEMY DE LAFFEMAS 26000 VALENCE</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>8226P000726</t>
   </si>
   <si>
+    <t>AKALI</t>
+  </si>
+  <si>
+    <t>62 RUE ADRIEN LAGOURGUE 97424 SAINT-LEU</t>
+  </si>
+  <si>
+    <t>01/08/2018</t>
+  </si>
+  <si>
     <t>POLE FORMATION SANTE</t>
   </si>
   <si>
     <t>SITE GREENOPOLIS - BAT B.02 16 RUE BERJON 69009 LYON</t>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ACTEMOS</t>
   </si>
   <si>
     <t>45 RUE SAINT SUFFREN 13006 MARSEILLE</t>
   </si>
   <si>
     <t>22/12/2009</t>
   </si>
   <si>
     <t>05/02/2018</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
   <si>
     <t>31 RUE SAINT SEBASTIEN 13006 MARSEILLE</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/08/2018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1502,191 +1502,191 @@
       <c r="F19" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>100</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>38392563300059</v>
+        <v>79524650300044</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="I20" s="3">
-        <v>82690972069</v>
+        <v>98970412297</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>51930380400016</v>
+        <v>38392563300059</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="F21" s="2" t="s">
+      <c r="G21" s="2"/>
+      <c r="H21" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="G21" s="2" t="s">
-[...5 lines deleted...]
-      <c r="I21" s="3"/>
+      <c r="I21" s="3">
+        <v>82690972069</v>
+      </c>
       <c r="J21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>51930380400032</v>
+        <v>51930380400016</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="2"/>
+      <c r="G22" s="2" t="s">
+        <v>111</v>
+      </c>
       <c r="H22" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I22" s="3"/>
       <c r="J22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>79524650300044</v>
+        <v>51930380400032</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="3">
-        <v>98970412297</v>
+        <v>93131355213</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -1702,31 +1702,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:37:55</dc:description>
+  <dc:description>Export en date du 05/26/2026 01:09:52</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>