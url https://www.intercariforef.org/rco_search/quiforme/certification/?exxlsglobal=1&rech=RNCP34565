--- v2 (2026-05-25)
+++ v3 (2026-09-12)
@@ -319,87 +319,87 @@
   <si>
     <t>GRETA LORRAINE SUD</t>
   </si>
   <si>
     <t>13 RUE DE L'EPINETTE 88200 REMIREMONT</t>
   </si>
   <si>
     <t>23/10/2017</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT ALGOUD-LAFFEMAS - LYCEE DES METIERS DU NUMERIQUE</t>
   </si>
   <si>
     <t>GRETA ARDECHE DROME</t>
   </si>
   <si>
     <t>37-39 37 RUE BARTHELEMY DE LAFFEMAS 26000 VALENCE</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>8226P000726</t>
   </si>
   <si>
+    <t>POLE FORMATION SANTE</t>
+  </si>
+  <si>
+    <t>SITE GREENOPOLIS - BAT B.02 16 RUE BERJON 69009 LYON</t>
+  </si>
+  <si>
+    <t>01/07/2009</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ACTEMOS</t>
+  </si>
+  <si>
+    <t>45 RUE SAINT SUFFREN 13006 MARSEILLE</t>
+  </si>
+  <si>
+    <t>22/12/2009</t>
+  </si>
+  <si>
+    <t>05/02/2018</t>
+  </si>
+  <si>
+    <t>70.10Z</t>
+  </si>
+  <si>
+    <t>31 RUE SAINT SEBASTIEN 13006 MARSEILLE</t>
+  </si>
+  <si>
     <t>AKALI</t>
   </si>
   <si>
     <t>62 RUE ADRIEN LAGOURGUE 97424 SAINT-LEU</t>
   </si>
   <si>
     <t>01/08/2018</t>
-  </si>
-[...28 lines deleted...]
-    <t>31 RUE SAINT SEBASTIEN 13006 MARSEILLE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1502,191 +1502,191 @@
       <c r="F19" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>100</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>79524650300044</v>
+        <v>38392563300059</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="I20" s="3">
-        <v>98970412297</v>
+        <v>82690972069</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>38392563300059</v>
+        <v>51930380400016</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="G21" s="2"/>
+        <v>107</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>108</v>
+      </c>
       <c r="H21" s="2" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I21" s="3"/>
       <c r="J21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>51930380400016</v>
+        <v>51930380400032</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="I22" s="3"/>
+        <v>18</v>
+      </c>
+      <c r="I22" s="3">
+        <v>93131355213</v>
+      </c>
       <c r="J22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>51930380400032</v>
+        <v>79524650300044</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="3">
-        <v>93131355213</v>
+        <v>98970412297</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -1702,31 +1702,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/26/2026 01:09:52</dc:description>
+  <dc:description>Export en date du 09/12/2026 13:59:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>