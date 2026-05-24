--- v2 (2026-02-23)
+++ v3 (2026-05-24)
@@ -178,129 +178,129 @@
   <si>
     <t>CFPPA DE L'ENILEA DE MAMIROLLE-POLIGNY</t>
   </si>
   <si>
     <t>GRANDE RUE 25620 MAMIROLLE</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>4339P001039</t>
   </si>
   <si>
     <t>ETS PUB LOCAL ENSEIGNEMENT FORMATION PROFESSIONNELLE AGRICOLES TARN</t>
   </si>
   <si>
     <t>LEGTPA ALBI</t>
   </si>
   <si>
     <t>FONTLABOUR ROUTE DE TOULOUSE 81000 ALBI</t>
   </si>
   <si>
     <t>7381P001481</t>
   </si>
   <si>
+    <t>ASSOCIATION DES ETABLISSEMENTS SCOLAIRES DE JEANNE DELANOUE</t>
+  </si>
+  <si>
+    <t>1 QUAI DU JAGUENEAU 49400 SAUMUR</t>
+  </si>
+  <si>
+    <t>01/01/2007</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>AFPA ENTREPRISES</t>
+  </si>
+  <si>
+    <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
+  </si>
+  <si>
+    <t>31/12/2016</t>
+  </si>
+  <si>
+    <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/01/2017</t>
+  </si>
+  <si>
+    <t>29 RUE PIERRE BOILEAU 57050 METZ</t>
+  </si>
+  <si>
+    <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
+  </si>
+  <si>
+    <t>CHEMIN DE LA CLUE 13011 MARSEILLE</t>
+  </si>
+  <si>
+    <t>RUE DE L'ECLUSE 68200 MULHOUSE</t>
+  </si>
+  <si>
+    <t>ALMEA FORMATIONS INTERPRO</t>
+  </si>
+  <si>
+    <t>32 RUE BENJAMIN FRANKLIN 51000 CHALONS-EN-CHAMPAGNE</t>
+  </si>
+  <si>
+    <t>08/10/2008</t>
+  </si>
+  <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>ASS RESS DEV ACTIV METIERS ENVIRONN</t>
   </si>
   <si>
     <t>PARC TECHNO ET ENVIRONNEME ROUTE DES SALINS 34140 MEZE</t>
   </si>
   <si>
     <t>13/01/1983</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>INTERFORA IFAIP</t>
   </si>
   <si>
     <t>2 PLACE GEORGES GIRARDET 69190 SAINT-FONS</t>
   </si>
   <si>
     <t>20/01/2020</t>
   </si>
   <si>
     <t>ASSOCIATION POUR LA FORMATION PROFESSIONNELLE DE L'INDUSTRIE DE PROVENCE (AFPI PROVENCE)</t>
   </si>
   <si>
     <t>ZAC DE TRIGANCE 8 CHEMIN DE CAPEAU 13800 ISTRES</t>
   </si>
   <si>
     <t>01/10/2008</t>
-  </si>
-[...46 lines deleted...]
-    <t>RUE DE L'ECLUSE 68200 MULHOUSE</t>
   </si>
   <si>
     <t>PURPLE CAMPUS</t>
   </si>
   <si>
     <t>99 IMPASSE ADAM SMITH 34470 PEROLS</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION ET DE PROMOTION DES MAISONS FAMILIALES RURALES ADOLPHE ACHILLE</t>
   </si>
   <si>
     <t>30 RUE COURBARIL 97355 MACOURIA</t>
   </si>
   <si>
     <t>27/05/2021</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
 </sst>
 </file>
 
@@ -1034,463 +1034,463 @@
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>32640662600019</v>
+        <v>49812082300014</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2"/>
+      <c r="H10" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="3"/>
+      <c r="I10" s="3">
+        <v>52490329449</v>
+      </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>34321955600028</v>
+        <v>82409268800012</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="3">
-        <v>82690218369</v>
+        <v>11930762893</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>34408659000041</v>
+        <v>82409268800053</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I12" s="3">
-        <v>93131605713</v>
+        <v>11930762893</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>49812082300014</v>
+        <v>82409268800137</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="I13" s="3">
-        <v>52490329449</v>
+        <v>11930762893</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>50923283100016</v>
+        <v>82422814200579</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="I14" s="3">
-        <v>21510170351</v>
+        <v>11930743393</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>82409268800012</v>
+        <v>82422814201429</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I15" s="3">
-        <v>11930762893</v>
+        <v>11930743393</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>82409268800053</v>
+        <v>50923283100016</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D16" s="2"/>
+        <v>67</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>67</v>
+      </c>
       <c r="E16" s="2" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I16" s="3">
-        <v>11930762893</v>
+        <v>21510170351</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>82409268800137</v>
+        <v>32640662600019</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="G17" s="2"/>
+        <v>73</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>74</v>
+      </c>
       <c r="H17" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="I17" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="3"/>
       <c r="J17" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>82422814200579</v>
+        <v>34321955600028</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="3">
-        <v>11930743393</v>
+        <v>82690218369</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>82422814201429</v>
+        <v>34408659000041</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I19" s="3">
-        <v>11930743393</v>
+        <v>93131605713</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>89079142900016</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="3">
         <v>76341086134</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>90043107300015</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="3"/>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
@@ -1532,31 +1532,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/23/2026 07:18:39</dc:description>
+  <dc:description>Export en date du 05/24/2026 03:44:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>