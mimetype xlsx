--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -178,129 +178,129 @@
   <si>
     <t>CFPPA DE L'ENILEA DE MAMIROLLE-POLIGNY</t>
   </si>
   <si>
     <t>GRANDE RUE 25620 MAMIROLLE</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>4339P001039</t>
   </si>
   <si>
     <t>ETS PUB LOCAL ENSEIGNEMENT FORMATION PROFESSIONNELLE AGRICOLES TARN</t>
   </si>
   <si>
     <t>LEGTPA ALBI</t>
   </si>
   <si>
     <t>FONTLABOUR ROUTE DE TOULOUSE 81000 ALBI</t>
   </si>
   <si>
     <t>7381P001481</t>
   </si>
   <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>ASS RESS DEV ACTIV METIERS ENVIRONN</t>
+  </si>
+  <si>
+    <t>PARC TECHNO ET ENVIRONNEME ROUTE DES SALINS 34140 MEZE</t>
+  </si>
+  <si>
+    <t>13/01/1983</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>INTERFORA IFAIP</t>
+  </si>
+  <si>
+    <t>2 PLACE GEORGES GIRARDET 69190 SAINT-FONS</t>
+  </si>
+  <si>
+    <t>20/01/2020</t>
+  </si>
+  <si>
+    <t>ASSOCIATION POUR LA FORMATION PROFESSIONNELLE DE L'INDUSTRIE DE PROVENCE (AFPI PROVENCE)</t>
+  </si>
+  <si>
+    <t>ZAC DE TRIGANCE 8 CHEMIN DE CAPEAU 13800 ISTRES</t>
+  </si>
+  <si>
+    <t>01/10/2008</t>
+  </si>
+  <si>
     <t>ASSOCIATION DES ETABLISSEMENTS SCOLAIRES DE JEANNE DELANOUE</t>
   </si>
   <si>
     <t>1 QUAI DU JAGUENEAU 49400 SAUMUR</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
+    <t>ALMEA FORMATIONS INTERPRO</t>
+  </si>
+  <si>
+    <t>32 RUE BENJAMIN FRANKLIN 51000 CHALONS-EN-CHAMPAGNE</t>
+  </si>
+  <si>
+    <t>08/10/2008</t>
+  </si>
+  <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>29 RUE PIERRE BOILEAU 57050 METZ</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>CHEMIN DE LA CLUE 13011 MARSEILLE</t>
   </si>
   <si>
     <t>RUE DE L'ECLUSE 68200 MULHOUSE</t>
-  </si>
-[...40 lines deleted...]
-    <t>01/10/2008</t>
   </si>
   <si>
     <t>PURPLE CAMPUS</t>
   </si>
   <si>
     <t>99 IMPASSE ADAM SMITH 34470 PEROLS</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION ET DE PROMOTION DES MAISONS FAMILIALES RURALES ADOLPHE ACHILLE</t>
   </si>
   <si>
     <t>30 RUE COURBARIL 97355 MACOURIA</t>
   </si>
   <si>
     <t>27/05/2021</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
 </sst>
 </file>
 
@@ -1034,463 +1034,463 @@
       <c r="F9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>49812082300014</v>
+        <v>32640662600019</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="G10" s="2"/>
+        <v>57</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>58</v>
+      </c>
       <c r="H10" s="2" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>82409268800012</v>
+        <v>34321955600028</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="3">
-        <v>11930762893</v>
+        <v>82690218369</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>82409268800053</v>
+        <v>34408659000041</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I12" s="3">
-        <v>11930762893</v>
+        <v>93131605713</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>82409268800137</v>
+        <v>49812082300014</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="I13" s="3">
-        <v>11930762893</v>
+        <v>52490329449</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>82422814200579</v>
+        <v>50923283100016</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D14" s="2"/>
+        <v>69</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>69</v>
+      </c>
       <c r="E14" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I14" s="3">
-        <v>11930743393</v>
+        <v>21510170351</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>82422814201429</v>
+        <v>82409268800012</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I15" s="3">
-        <v>11930743393</v>
+        <v>11930762893</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>50923283100016</v>
+        <v>82409268800053</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="I16" s="3">
-        <v>21510170351</v>
+        <v>11930762893</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>32640662600019</v>
+        <v>82409268800137</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="I17" s="3"/>
+      <c r="I17" s="3">
+        <v>11930762893</v>
+      </c>
       <c r="J17" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>34321955600028</v>
+        <v>82422814200579</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="3">
-        <v>82690218369</v>
+        <v>11930743393</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>34408659000041</v>
+        <v>82422814201429</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I19" s="3">
-        <v>93131605713</v>
+        <v>11930743393</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>89079142900016</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="3">
         <v>76341086134</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>90043107300015</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="3"/>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
@@ -1532,31 +1532,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/24/2026 03:44:48</dc:description>
+  <dc:description>Export en date du 08/28/2026 10:11:56</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>