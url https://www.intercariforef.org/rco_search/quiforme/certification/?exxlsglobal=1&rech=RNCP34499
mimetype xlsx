--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -130,84 +130,84 @@
   <si>
     <t>ETS PUBLIC DEPARTEMENTAL DE CLAIRVIVRE</t>
   </si>
   <si>
     <t>ETABLISSEMENT SERVICE READAPTATION PROFESSIONNELLE</t>
   </si>
   <si>
     <t>CITE CLAIRVIVRE 24160 SALAGNAC</t>
   </si>
   <si>
     <t>01/01/1951</t>
   </si>
   <si>
     <t>88.10C</t>
   </si>
   <si>
     <t>CF2C</t>
   </si>
   <si>
     <t>CITE CITE CLAIRVIVRE 24160 SALAGNAC</t>
   </si>
   <si>
     <t>18/11/2013</t>
   </si>
   <si>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
+  </si>
+  <si>
+    <t>CTRE FORMATION D'APPRENTIS</t>
+  </si>
+  <si>
+    <t>53 AVENUE SIDOINE APOLLINAIRE 69009 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1999</t>
+  </si>
+  <si>
+    <t>1 CHEMIN DES TARDS VENUS 69530 BRIGNAIS</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>DIANE DEBLYCK STRATEGIE</t>
   </si>
   <si>
     <t>6 RUE DU PRIEZ 60350 CHELLES</t>
   </si>
   <si>
     <t>12/12/2018</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>70.22Z</t>
-  </si>
-[...16 lines deleted...]
-    <t>08/02/2024</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>1 ALLEE JEAN GRIFFON 31400 TOULOUSE</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>AVENUE DES ALLOBROGES 26100 ROMANS-SUR-ISERE</t>
   </si>
@@ -830,159 +830,159 @@
       <c r="F6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3">
         <v>72240167924</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>44904925300056</v>
+        <v>77566202600910</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I7" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I7" s="3">
+        <v>11750079275</v>
+      </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>77566202600910</v>
+        <v>77566202601298</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>11750079275</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>77566202601298</v>
+        <v>44904925300056</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="H9" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G9" s="2"/>
-[...5 lines deleted...]
-      </c>
+      <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
         <v>11930762893</v>
@@ -1180,31 +1180,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/15/2026 00:47:35</dc:description>
+  <dc:description>Export en date du 04/02/2026 00:27:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>