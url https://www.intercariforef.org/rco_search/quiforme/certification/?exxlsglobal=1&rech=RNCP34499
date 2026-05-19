--- v1 (2026-04-01)
+++ v2 (2026-05-19)
@@ -130,84 +130,84 @@
   <si>
     <t>ETS PUBLIC DEPARTEMENTAL DE CLAIRVIVRE</t>
   </si>
   <si>
     <t>ETABLISSEMENT SERVICE READAPTATION PROFESSIONNELLE</t>
   </si>
   <si>
     <t>CITE CLAIRVIVRE 24160 SALAGNAC</t>
   </si>
   <si>
     <t>01/01/1951</t>
   </si>
   <si>
     <t>88.10C</t>
   </si>
   <si>
     <t>CF2C</t>
   </si>
   <si>
     <t>CITE CITE CLAIRVIVRE 24160 SALAGNAC</t>
   </si>
   <si>
     <t>18/11/2013</t>
   </si>
   <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>DIANE DEBLYCK STRATEGIE</t>
+  </si>
+  <si>
+    <t>6 RUE DU PRIEZ 60350 CHELLES</t>
+  </si>
+  <si>
+    <t>12/12/2018</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
     <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>CTRE FORMATION D'APPRENTIS</t>
   </si>
   <si>
     <t>53 AVENUE SIDOINE APOLLINAIRE 69009 LYON</t>
   </si>
   <si>
     <t>01/01/1999</t>
   </si>
   <si>
     <t>1 CHEMIN DES TARDS VENUS 69530 BRIGNAIS</t>
   </si>
   <si>
     <t>08/02/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>70.22Z</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>1 ALLEE JEAN GRIFFON 31400 TOULOUSE</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>AVENUE DES ALLOBROGES 26100 ROMANS-SUR-ISERE</t>
   </si>
@@ -830,159 +830,159 @@
       <c r="F6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3">
         <v>72240167924</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>77566202600910</v>
+        <v>44904925300056</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D7" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G7" s="2"/>
+      <c r="G7" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="H7" s="2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>77566202601298</v>
+        <v>77566202600910</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D8" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="E8" s="2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>11750079275</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>44904925300056</v>
+        <v>77566202601298</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I9" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I9" s="3">
+        <v>11750079275</v>
+      </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
         <v>11930762893</v>
@@ -1180,31 +1180,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 00:27:17</dc:description>
+  <dc:description>Export en date du 05/19/2026 13:11:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>