--- v2 (2026-05-19)
+++ v3 (2026-07-26)
@@ -130,84 +130,84 @@
   <si>
     <t>ETS PUBLIC DEPARTEMENTAL DE CLAIRVIVRE</t>
   </si>
   <si>
     <t>ETABLISSEMENT SERVICE READAPTATION PROFESSIONNELLE</t>
   </si>
   <si>
     <t>CITE CLAIRVIVRE 24160 SALAGNAC</t>
   </si>
   <si>
     <t>01/01/1951</t>
   </si>
   <si>
     <t>88.10C</t>
   </si>
   <si>
     <t>CF2C</t>
   </si>
   <si>
     <t>CITE CITE CLAIRVIVRE 24160 SALAGNAC</t>
   </si>
   <si>
     <t>18/11/2013</t>
   </si>
   <si>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
+  </si>
+  <si>
+    <t>CTRE FORMATION D'APPRENTIS</t>
+  </si>
+  <si>
+    <t>53 AVENUE SIDOINE APOLLINAIRE 69009 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1999</t>
+  </si>
+  <si>
+    <t>1 CHEMIN DES TARDS VENUS 69530 BRIGNAIS</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>DIANE DEBLYCK STRATEGIE</t>
   </si>
   <si>
     <t>6 RUE DU PRIEZ 60350 CHELLES</t>
   </si>
   <si>
     <t>12/12/2018</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>70.22Z</t>
-  </si>
-[...16 lines deleted...]
-    <t>08/02/2024</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>1 ALLEE JEAN GRIFFON 31400 TOULOUSE</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>AVENUE DES ALLOBROGES 26100 ROMANS-SUR-ISERE</t>
   </si>
@@ -780,209 +780,209 @@
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="3">
         <v>72240167924</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>26240600200093</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3">
         <v>72240167924</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>44904925300056</v>
+        <v>77566202600910</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I7" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I7" s="3">
+        <v>11750079275</v>
+      </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>77566202600910</v>
+        <v>77566202601298</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>11750079275</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>77566202601298</v>
+        <v>44904925300056</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="H9" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G9" s="2"/>
-[...5 lines deleted...]
-      </c>
+      <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
         <v>11930762893</v>
@@ -1180,31 +1180,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/19/2026 13:11:57</dc:description>
+  <dc:description>Export en date du 07/26/2026 23:28:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>