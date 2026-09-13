--- v3 (2026-07-26)
+++ v4 (2026-09-13)
@@ -130,84 +130,84 @@
   <si>
     <t>ETS PUBLIC DEPARTEMENTAL DE CLAIRVIVRE</t>
   </si>
   <si>
     <t>ETABLISSEMENT SERVICE READAPTATION PROFESSIONNELLE</t>
   </si>
   <si>
     <t>CITE CLAIRVIVRE 24160 SALAGNAC</t>
   </si>
   <si>
     <t>01/01/1951</t>
   </si>
   <si>
     <t>88.10C</t>
   </si>
   <si>
     <t>CF2C</t>
   </si>
   <si>
     <t>CITE CITE CLAIRVIVRE 24160 SALAGNAC</t>
   </si>
   <si>
     <t>18/11/2013</t>
   </si>
   <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>DIANE DEBLYCK STRATEGIE</t>
+  </si>
+  <si>
+    <t>6 RUE DU PRIEZ 60350 CHELLES</t>
+  </si>
+  <si>
+    <t>12/12/2018</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
     <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>CTRE FORMATION D'APPRENTIS</t>
   </si>
   <si>
     <t>53 AVENUE SIDOINE APOLLINAIRE 69009 LYON</t>
   </si>
   <si>
     <t>01/01/1999</t>
   </si>
   <si>
     <t>1 CHEMIN DES TARDS VENUS 69530 BRIGNAIS</t>
   </si>
   <si>
     <t>08/02/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>70.22Z</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>1 ALLEE JEAN GRIFFON 31400 TOULOUSE</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>AVENUE DES ALLOBROGES 26100 ROMANS-SUR-ISERE</t>
   </si>
@@ -830,159 +830,159 @@
       <c r="F6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3">
         <v>72240167924</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>77566202600910</v>
+        <v>44904925300056</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D7" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G7" s="2"/>
+      <c r="G7" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="H7" s="2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>77566202601298</v>
+        <v>77566202600910</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D8" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="E8" s="2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>11750079275</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>44904925300056</v>
+        <v>77566202601298</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I9" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I9" s="3">
+        <v>11750079275</v>
+      </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
         <v>11930762893</v>
@@ -1180,31 +1180,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/26/2026 23:28:45</dc:description>
+  <dc:description>Export en date du 09/13/2026 23:22:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>