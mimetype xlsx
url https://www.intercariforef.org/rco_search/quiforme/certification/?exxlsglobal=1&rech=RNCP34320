--- v2 (2026-02-14)
+++ v3 (2026-06-15)
@@ -169,51 +169,51 @@
   <si>
     <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION NORMANDIE</t>
   </si>
   <si>
     <t>CMA FORMATION IFORM</t>
   </si>
   <si>
     <t>3 RUE PASTEUR 50200 COUTANCES</t>
   </si>
   <si>
     <t>CHAMB COMMERC INDUSTRIE NICE COTE D'AZUR</t>
   </si>
   <si>
     <t>20 BOULEVARD CARABACEL 06000 NICE</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>9306P001706</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE LE MANS SARTHE</t>
   </si>
   <si>
-    <t>CFA CCI LE MANS</t>
+    <t>CAMPUS CCI LE MANS SARTHE</t>
   </si>
   <si>
     <t>LA CALIFORNIE 132 RUE HENRI CHAMPION 72100 LE MANS</t>
   </si>
   <si>
     <t>28/12/1983</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE CAMILLE JULLIAN</t>
   </si>
   <si>
     <t>GRETA - CFA AQUITAINE</t>
   </si>
   <si>
     <t>29 RUE DE LA CROIX BLANCHE 33000 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/1991</t>
   </si>
   <si>
     <t>7233P015633</t>
   </si>
   <si>
     <t>METROPOLE D'AIX-MARSEILLE-PROVENCE</t>
   </si>
@@ -1139,51 +1139,51 @@
         <v>50</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="3">
         <v>52720101272</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>19330023300031</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="2"/>
@@ -1612,51 +1612,51 @@
         <v>29</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>78804163000047</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>95</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>89079142900115</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
@@ -1758,31 +1758,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 10:49:41</dc:description>
+  <dc:description>Export en date du 06/15/2026 06:49:22</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>