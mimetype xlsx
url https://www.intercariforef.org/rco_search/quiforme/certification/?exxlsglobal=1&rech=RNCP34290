--- v1 (2026-02-06)
+++ v2 (2026-04-16)
@@ -250,51 +250,51 @@
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>INSTITUT NICOLAS BARRE</t>
   </si>
   <si>
     <t>145 AVENUE MARC SANGNIER 59280 ARMENTIERES</t>
   </si>
   <si>
     <t>05/02/1987</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>ASSOC PRODUCTION SERVICE FORMATION</t>
   </si>
   <si>
     <t>ZAC DE LA BRETELLE LD SALLE D'ASILE 97139 LES ABYMES</t>
   </si>
   <si>
     <t>01/11/1991</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>CTRE FORMATION D'APPRENTIS</t>
   </si>
   <si>
     <t>53 AVENUE SIDOINE APOLLINAIRE 69009 LYON</t>
   </si>
   <si>
     <t>01/01/1999</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>RUE DE ROSEL 14000 CAEN</t>
   </si>
@@ -2136,53 +2136,51 @@
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>92118308300010</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>110</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="I37" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I37" s="3"/>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>95132776600014</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
@@ -2243,31 +2241,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/06/2026 13:36:21</dc:description>
+  <dc:description>Export en date du 04/16/2026 12:56:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>