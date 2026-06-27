--- v2 (2026-04-16)
+++ v3 (2026-06-27)
@@ -2241,31 +2241,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/16/2026 12:56:25</dc:description>
+  <dc:description>Export en date du 06/27/2026 06:33:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>