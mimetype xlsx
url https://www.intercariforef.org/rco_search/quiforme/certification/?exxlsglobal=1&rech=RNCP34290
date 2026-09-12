--- v3 (2026-06-27)
+++ v4 (2026-09-12)
@@ -2241,31 +2241,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 06:33:07</dc:description>
+  <dc:description>Export en date du 09/12/2026 19:47:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>