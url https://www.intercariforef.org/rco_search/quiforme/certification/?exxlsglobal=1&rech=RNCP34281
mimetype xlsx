--- v3 (2026-03-18)
+++ v4 (2026-05-06)
@@ -199,51 +199,51 @@
   <si>
     <t>47 BOULEVARD PIERRE DE COUBERTIN 60180 NOGENT-SUR-OISE</t>
   </si>
   <si>
     <t>10/07/1989</t>
   </si>
   <si>
     <t>2260P000460</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT NELSON MANDELA</t>
   </si>
   <si>
     <t>GRETA POITOU CHARENTES</t>
   </si>
   <si>
     <t>63 RUE DE LA BUGELLERIE 86000 POITIERS</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
     <t>SOCIETE EUROPEENNE DE CONTROLE TECHNIQUE AUTOMOBILE</t>
   </si>
   <si>
-    <t>AUTOSUR ; MOTOSUR ; TECHNOSUR ; DIAGNOSUR</t>
+    <t>AUTOSUR   MOTOSUR   TECHNOSUR   DIAGNOSUR</t>
   </si>
   <si>
     <t>TOUR CIEL 20 T RUE DE BEZONS 92400 COURBEVOIE</t>
   </si>
   <si>
     <t>01/10/2013</t>
   </si>
   <si>
     <t>71.20A</t>
   </si>
   <si>
     <t>AUTODIDACT</t>
   </si>
   <si>
     <t>102 RUE ETIENNE MARCEL 93100 MONTREUIL</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
   <si>
     <t>FACULTE DES METIERS DE L ESSONNE</t>
   </si>
   <si>
     <t>3 CHE LA GRANGE FEU LOUIS 91000 EVRY-COURCOURONNES</t>
   </si>
@@ -2325,31 +2325,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/18/2026 03:03:32</dc:description>
+  <dc:description>Export en date du 05/06/2026 21:40:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>