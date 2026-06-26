--- v4 (2026-05-06)
+++ v5 (2026-06-26)
@@ -917,51 +917,51 @@
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>18800864300010</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="3">
         <v>22800115580</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>19133206300020</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="2" t="s">
@@ -2325,31 +2325,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/06/2026 21:40:02</dc:description>
+  <dc:description>Export en date du 06/26/2026 12:50:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>