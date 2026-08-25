--- v5 (2026-06-26)
+++ v6 (2026-08-25)
@@ -2325,31 +2325,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 12:50:03</dc:description>
+  <dc:description>Export en date du 08/25/2026 14:42:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>