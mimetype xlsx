--- v3 (2026-03-27)
+++ v4 (2026-05-12)
@@ -1323,31 +1323,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/27/2026 17:33:33</dc:description>
+  <dc:description>Export en date du 05/12/2026 08:29:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>