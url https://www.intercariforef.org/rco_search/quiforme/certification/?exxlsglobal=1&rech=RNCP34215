--- v4 (2026-05-12)
+++ v5 (2026-06-27)
@@ -169,51 +169,51 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE VALDOIE</t>
   </si>
   <si>
     <t>LEGTA DE VALDOIE - LUCIEN QUELET</t>
   </si>
   <si>
     <t>95 RUE DE TURENNE 90300 VALDOIE</t>
   </si>
   <si>
     <t>4390P000790</t>
   </si>
   <si>
     <t>ASSOCIATION FAMILIALE LOCALE DE FORMATION PROFESSIONNELLE AGRICOLE</t>
   </si>
   <si>
     <t>40 RUE HUBERT BARAINE 28260 ANET</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D'EDUCATION ET D'ORIENTATION DU BLAYAIS</t>
   </si>
   <si>
-    <t>LD DOMAINE DU MERLE FREDIGNAC 33390 SAINT-MARTIN-LACAUSSADE</t>
+    <t>70 IMPASSE DU MERLE 33390 SAINT-MARTIN-LACAUSSADE</t>
   </si>
   <si>
     <t>10/02/1986</t>
   </si>
   <si>
     <t>ASS ENSEIGNE PROFESSION PRIVE AGRICOL</t>
   </si>
   <si>
     <t>2 RUE DU CHANOINE VOLTON 18520 BENGY-SUR-CRAON</t>
   </si>
   <si>
     <t>10/09/1992</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE</t>
   </si>
   <si>
     <t>8 RUE DE ROME 37370 NEUVY-LE-ROI</t>
   </si>
   <si>
     <t>01/09/1977</t>
   </si>
   <si>
     <t>OGEC ECOLE AGRICULTURE BAZADAI</t>
   </si>
@@ -1323,31 +1323,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/12/2026 08:29:45</dc:description>
+  <dc:description>Export en date du 06/27/2026 19:44:51</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>