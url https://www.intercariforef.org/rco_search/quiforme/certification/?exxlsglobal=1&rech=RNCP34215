--- v5 (2026-06-27)
+++ v6 (2026-08-25)
@@ -1323,31 +1323,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 19:44:51</dc:description>
+  <dc:description>Export en date du 08/25/2026 06:55:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>