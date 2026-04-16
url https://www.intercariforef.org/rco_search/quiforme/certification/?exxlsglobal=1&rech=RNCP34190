--- v2 (2026-02-24)
+++ v3 (2026-04-16)
@@ -5136,31 +5136,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 17:07:38</dc:description>
+  <dc:description>Export en date du 04/16/2026 21:54:43</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>