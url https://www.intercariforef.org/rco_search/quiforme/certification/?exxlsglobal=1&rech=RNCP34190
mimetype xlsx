--- v3 (2026-04-16)
+++ v4 (2026-06-11)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -398,50 +398,53 @@
     <t>POLE D'ACTIVITE DE NICOPOLIS ZONE B 260 ALLEE DES EGLANTINES 83170 BRIGNOLES</t>
   </si>
   <si>
     <t>01/09/2013</t>
   </si>
   <si>
     <t>ZI DES PLAINES 39570 COURLAOUX</t>
   </si>
   <si>
     <t>01/12/2013</t>
   </si>
   <si>
     <t>ZAC DES PLATIERES 38670 CHASSE-SUR-RHONE</t>
   </si>
   <si>
     <t>ZA TECHNOLAND ETUPES 4 RUE DE LA VOIVRE 25490 FESCHES-LE-CHATEL</t>
   </si>
   <si>
     <t>AFT-IFTIM</t>
   </si>
   <si>
     <t>ZI LA GARE 22940 PLAINTEL</t>
   </si>
   <si>
     <t>01/11/2013</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
   </si>
   <si>
     <t>5 RUE DES ARTISANS 16400 PUYMOYEN</t>
   </si>
   <si>
     <t>01/02/2015</t>
   </si>
   <si>
     <t>593 RUE DE LAUMEUIL 19600 SAINT-PANTALEON-DE-LARCHE</t>
   </si>
   <si>
     <t>01/03/2015</t>
   </si>
   <si>
     <t>ZI CROIX DU SUD 23 AVENUE DES ETANGS 11100 NARBONNE</t>
   </si>
   <si>
     <t>ZI GREZAN 45 AVENUE FREDERIC BARTHOLDI 30000 NIMES</t>
   </si>
   <si>
     <t>PARC DE LA VENTE OLIVIERS 145 CHEMIN DES TAILLIS 76800 SAINT-ETIENNE-DU-ROUVRAY</t>
   </si>
   <si>
     <t>46 CHEMIN DES RUELLES 89380 APPOIGNY</t>
   </si>
@@ -3305,1813 +3308,1813 @@
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="3">
         <v>11750091675</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
         <v>30540504501635</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="G61" s="2"/>
+      <c r="G61" s="2" t="s">
+        <v>128</v>
+      </c>
       <c r="H61" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I61" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I61" s="3"/>
       <c r="J61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M61" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
         <v>30540504501668</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I62" s="3">
         <v>11750091675</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
         <v>30540504501676</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>118</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="3"/>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
         <v>30540504501692</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="3">
         <v>11750091675</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
         <v>30540504501700</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="3">
         <v>11750091675</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
         <v>30540504501718</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="3">
         <v>11750091675</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
         <v>30540504501759</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="3">
         <v>11750091675</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
         <v>30540504501775</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="3">
         <v>11750091675</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
         <v>30540504501783</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="3">
         <v>11750091675</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
         <v>30540504501858</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="3">
         <v>11750091675</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
         <v>30540504501866</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="3">
         <v>11750091675</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
         <v>30540504501874</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="3">
         <v>11750091675</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
         <v>30540504501882</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="3">
         <v>11750091675</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
         <v>30540504501908</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="3">
         <v>11750091675</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
         <v>30540504501940</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="3">
         <v>11750091675</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
         <v>30540504501957</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="3">
         <v>11750091675</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
         <v>30540504501965</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="3">
         <v>11750091675</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
         <v>30540504501999</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="3">
         <v>11750091675</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
         <v>30540504502013</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="3">
         <v>11750091675</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
         <v>30540504502021</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="3">
         <v>11750091675</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
         <v>30540504502039</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="3">
         <v>11750091675</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
         <v>30540504502047</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="3">
         <v>11750091675</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
         <v>30540504502054</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F83" s="2" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="3">
         <v>11750091675</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
         <v>30540504502112</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="3">
         <v>11750091675</v>
       </c>
       <c r="J84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M84" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
         <v>30540504502146</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="3">
         <v>11750091675</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
         <v>30540504502153</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D86" s="2"/>
       <c r="E86" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="F86" s="2" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G86" s="2"/>
       <c r="H86" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="3">
         <v>11750091675</v>
       </c>
       <c r="J86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M86" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
         <v>30540504502161</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="3">
         <v>11750091675</v>
       </c>
       <c r="J87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="1">
         <v>30540504502203</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="3">
         <v>11750091675</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="1">
         <v>30540504502211</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D89" s="2"/>
       <c r="E89" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F89" s="2" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="G89" s="2"/>
       <c r="H89" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="3">
         <v>11750091675</v>
       </c>
       <c r="J89" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M89" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="1">
         <v>30540504502237</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D90" s="2"/>
       <c r="E90" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G90" s="2"/>
       <c r="H90" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="3">
         <v>11750091675</v>
       </c>
       <c r="J90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M90" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="1">
         <v>30540504502245</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="F91" s="2" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="G91" s="2"/>
       <c r="H91" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="3">
         <v>11750091675</v>
       </c>
       <c r="J91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M91" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="1">
         <v>30540504502252</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G92" s="2"/>
       <c r="H92" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="3">
         <v>11750091675</v>
       </c>
       <c r="J92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M92" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="1">
         <v>30540504502294</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="3">
         <v>11750091675</v>
       </c>
       <c r="J93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="1">
         <v>30540504502302</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D94" s="2"/>
       <c r="E94" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F94" s="2" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G94" s="2"/>
       <c r="H94" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="3">
         <v>11750091675</v>
       </c>
       <c r="J94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L94" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M94" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="1">
         <v>30540504502328</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D95" s="2"/>
       <c r="E95" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G95" s="2"/>
       <c r="H95" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="3">
         <v>11750091675</v>
       </c>
       <c r="J95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L95" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M95" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="1">
         <v>30540504502336</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="2"/>
       <c r="E96" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G96" s="2"/>
       <c r="H96" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="3">
         <v>11750091675</v>
       </c>
       <c r="J96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L96" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M96" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="1">
         <v>30540504502393</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G97" s="2"/>
       <c r="H97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="3">
         <v>11750091675</v>
       </c>
       <c r="J97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L97" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M97" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="1">
         <v>30540504502401</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F98" s="2" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="G98" s="2"/>
       <c r="H98" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="3">
         <v>11750091675</v>
       </c>
       <c r="J98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L98" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M98" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="1">
         <v>30540504502419</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G99" s="2"/>
       <c r="H99" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="3">
         <v>11750091675</v>
       </c>
       <c r="J99" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L99" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M99" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="1">
         <v>30540504502443</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G100" s="2"/>
       <c r="H100" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="3">
         <v>11750091675</v>
       </c>
       <c r="J100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K100" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L100" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M100" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="1">
         <v>30540504502450</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D101" s="2"/>
       <c r="E101" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="F101" s="2" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G101" s="2"/>
       <c r="H101" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="3">
         <v>11750091675</v>
       </c>
       <c r="J101" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L101" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M101" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="1">
         <v>30540504502534</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D102" s="2"/>
       <c r="E102" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G102" s="2"/>
       <c r="H102" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="3">
         <v>11750091675</v>
       </c>
       <c r="J102" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L102" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M102" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="1">
         <v>30540504502617</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D103" s="2"/>
       <c r="E103" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G103" s="2"/>
       <c r="H103" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="3">
         <v>11750091675</v>
       </c>
       <c r="J103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L103" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M103" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="1">
         <v>30540504502716</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="2"/>
       <c r="E104" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G104" s="2"/>
       <c r="H104" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="3">
         <v>11750091675</v>
       </c>
       <c r="J104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K104" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L104" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M104" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="1">
         <v>30540504502724</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="2"/>
       <c r="E105" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G105" s="2"/>
       <c r="H105" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="3">
         <v>11750091675</v>
       </c>
       <c r="J105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K105" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L105" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M105" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="1">
         <v>30540504502807</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D106" s="2"/>
       <c r="E106" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G106" s="2"/>
       <c r="H106" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="3">
         <v>11750091675</v>
       </c>
       <c r="J106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L106" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M106" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="1">
         <v>30540504502815</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D107" s="2"/>
       <c r="E107" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G107" s="2"/>
       <c r="H107" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="3">
         <v>11750091675</v>
       </c>
       <c r="J107" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L107" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M107" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="1">
         <v>85231463200021</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D108" s="2"/>
       <c r="E108" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G108" s="2"/>
       <c r="H108" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K108" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L108" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M108" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -5136,31 +5139,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/16/2026 21:54:43</dc:description>
+  <dc:description>Export en date du 06/11/2026 11:35:12</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>