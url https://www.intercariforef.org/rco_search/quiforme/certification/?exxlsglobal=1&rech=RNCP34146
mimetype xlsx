--- v1 (2026-03-09)
+++ v2 (2026-04-26)
@@ -445,50 +445,59 @@
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>ZAC DE KER LANN RUE HENRI MOISSAN 35170 BRUZ</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>ZI KERGONAN NORD 8 B RUE FERDINAND DE LESSEPS 29200 BREST</t>
   </si>
   <si>
     <t>ZAC DE LA CARDONNIERE 12 RUE DE LA CARDONNIERE 56100 LORIENT</t>
   </si>
   <si>
     <t>10 RUE PIERRE ET MARIE CURIE 35500 VITRE</t>
   </si>
   <si>
     <t>ZA DE KEROURVOIS 2 RUE ALBERT EINSTEIN 29500 ERGUE-GABERIC</t>
   </si>
   <si>
+    <t>AFPI INSERTION POITOU CHARENTE</t>
+  </si>
+  <si>
+    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+  </si>
+  <si>
+    <t>19/11/2012</t>
+  </si>
+  <si>
     <t>CFAI DE CHAMPAGNE ARDENNE</t>
   </si>
   <si>
     <t>131 AVENUE CHARLES DE GAULLE 08000 CHARLEVILLE-MEZIERES</t>
   </si>
   <si>
     <t>ALLIANCE FORMATION POUR L'INDUSTRIE</t>
   </si>
   <si>
     <t>3 RUE MAX HOLSTE 51100 REIMS</t>
   </si>
   <si>
     <t>01/07/2013</t>
   </si>
   <si>
     <t>BOREALE FORMATION</t>
   </si>
   <si>
     <t>MAISON DES ENTREPRISES 180 RUE PIERRE ET MARIE CURIE 01100 BELLIGNAT</t>
   </si>
   <si>
     <t>27/01/2014</t>
   </si>
   <si>
     <t>A.C.G.D.</t>
@@ -575,59 +584,50 @@
     <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L INDUSTRIE-LORRAINE</t>
   </si>
   <si>
     <t>SITE TECHNO. ST JACQUES II 10 RUE ALFRED KASTLER 54320 MAXEVILLE</t>
   </si>
   <si>
     <t>01/10/1996</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>AFPI PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>44 BOULEVARD DES LOGES 53940 SAINT-BERTHEVIN</t>
   </si>
   <si>
     <t>01/01/1996</t>
   </si>
   <si>
     <t>1 RUE DU RIBAY 72000 LE MANS</t>
   </si>
   <si>
     <t>01/07/2008</t>
-  </si>
-[...7 lines deleted...]
-    <t>19/11/2012</t>
   </si>
   <si>
     <t>GROUPE DE LA SALLE - REIMS</t>
   </si>
   <si>
     <t>94 AVENUE DE LAON 51100 REIMS</t>
   </si>
   <si>
     <t>01/03/2016</t>
   </si>
   <si>
     <t>ASSOCIATION REGIONALE POUR LA FORMATION PROFESSIONNELLE CONTINUE (AREFOP)</t>
   </si>
   <si>
     <t>174 RUE DE GAUTRAY ZI DE LA SAUSSAYE 45590 SAINT-CYR-EN-VAL</t>
   </si>
   <si>
     <t>30/08/2017</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
@@ -2587,697 +2587,697 @@
       <c r="F38" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I38" s="3">
         <v>53220855422</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>40120610700039</v>
+        <v>79008626800014</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="I39" s="3">
-        <v>44510203351</v>
+        <v>54160078316</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>44535705600032</v>
+        <v>40120610700039</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>147</v>
+        <v>120</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="I40" s="3">
-        <v>21080033508</v>
+        <v>44510203351</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>52404616600038</v>
+        <v>44535705600032</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I41" s="3">
-        <v>82010131301</v>
+        <v>21080033508</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>52490818300030</v>
+        <v>52404616600038</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I42" s="3">
-        <v>32620428562</v>
+        <v>82010131301</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>52783305700021</v>
+        <v>52490818300030</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="I43" s="3">
-        <v>82260187526</v>
+        <v>32620428562</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>77518765100077</v>
+        <v>52783305700021</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>28</v>
+        <v>160</v>
       </c>
       <c r="I44" s="3">
-        <v>24180059918</v>
+        <v>82260187526</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>77551078700010</v>
+        <v>77518765100077</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="I45" s="3">
-        <v>24450025145</v>
+        <v>24180059918</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>77807367600034</v>
+        <v>77551078700010</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="I46" s="3">
-        <v>74870000587</v>
+        <v>24450025145</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>78050734900048</v>
+        <v>77807367600034</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I47" s="3">
-        <v>22600001660</v>
+        <v>74870000587</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>78050734900113</v>
+        <v>78050734900048</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I48" s="3">
         <v>22600001660</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>78050734900121</v>
+        <v>78050734900113</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I49" s="3">
         <v>22600001660</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>78050734900147</v>
+        <v>78050734900121</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I50" s="3">
         <v>22600001660</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>78106280700032</v>
+        <v>78050734900147</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F51" s="2" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="I51" s="3">
-        <v>23760001576</v>
+        <v>22600001660</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>78334259500049</v>
+        <v>78106280700032</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
-        <v>181</v>
+        <v>48</v>
       </c>
       <c r="I52" s="3">
-        <v>41540002154</v>
+        <v>23760001576</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>78835426400053</v>
+        <v>78334259500049</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="F53" s="2" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="I53" s="3">
-        <v>52440004544</v>
+        <v>41540002154</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>78835426400087</v>
+        <v>78835426400053</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I54" s="3">
         <v>52440004544</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>79008626800014</v>
+        <v>78835426400087</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I55" s="3">
-        <v>54160078316</v>
+        <v>52440004544</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>81890818800019</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I56" s="3">
         <v>44510195451</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>82069373700026</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
@@ -4528,121 +4528,121 @@
         <v>23</v>
       </c>
       <c r="M90" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="1">
         <v>87926148500012</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>235</v>
       </c>
       <c r="G91" s="2"/>
       <c r="H91" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I91" s="3">
         <v>11930836293</v>
       </c>
       <c r="J91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M91" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="1">
         <v>88763727000018</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="G92" s="2"/>
       <c r="H92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I92" s="3">
         <v>53220901022</v>
       </c>
       <c r="J92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M92" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="1">
         <v>89079142900016</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I93" s="3">
         <v>76341086134</v>
       </c>
       <c r="J93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4674,31 +4674,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/09/2026 13:45:05</dc:description>
+  <dc:description>Export en date du 04/26/2026 03:08:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>