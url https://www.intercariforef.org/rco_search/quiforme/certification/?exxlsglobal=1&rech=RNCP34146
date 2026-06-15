--- v2 (2026-04-26)
+++ v3 (2026-06-15)
@@ -445,189 +445,189 @@
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>ZAC DE KER LANN RUE HENRI MOISSAN 35170 BRUZ</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>ZI KERGONAN NORD 8 B RUE FERDINAND DE LESSEPS 29200 BREST</t>
   </si>
   <si>
     <t>ZAC DE LA CARDONNIERE 12 RUE DE LA CARDONNIERE 56100 LORIENT</t>
   </si>
   <si>
     <t>10 RUE PIERRE ET MARIE CURIE 35500 VITRE</t>
   </si>
   <si>
     <t>ZA DE KEROURVOIS 2 RUE ALBERT EINSTEIN 29500 ERGUE-GABERIC</t>
   </si>
   <si>
+    <t>CFAI DE CHAMPAGNE ARDENNE</t>
+  </si>
+  <si>
+    <t>131 AVENUE CHARLES DE GAULLE 08000 CHARLEVILLE-MEZIERES</t>
+  </si>
+  <si>
+    <t>ALLIANCE FORMATION POUR L'INDUSTRIE</t>
+  </si>
+  <si>
+    <t>3 RUE MAX HOLSTE 51100 REIMS</t>
+  </si>
+  <si>
+    <t>01/07/2013</t>
+  </si>
+  <si>
+    <t>BOREALE FORMATION</t>
+  </si>
+  <si>
+    <t>MAISON DES ENTREPRISES 180 RUE PIERRE ET MARIE CURIE 01100 BELLIGNAT</t>
+  </si>
+  <si>
+    <t>27/01/2014</t>
+  </si>
+  <si>
+    <t>A.C.G.D.</t>
+  </si>
+  <si>
+    <t>9 RUE ANDRE PINGAT 51100 REIMS</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>IDEALLIS</t>
+  </si>
+  <si>
+    <t>(ACCES 2 RUE JEAN BERTIN) 79 RUE BARTHELEMY DE LAFFEMAS 26000 VALENCE</t>
+  </si>
+  <si>
+    <t>28/12/2013</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
+    <t>AFPI CENTRE VAL DE LOIRE</t>
+  </si>
+  <si>
+    <t>357 RUE CHARLES DE BANGE 18000 BOURGES</t>
+  </si>
+  <si>
+    <t>12/03/2018</t>
+  </si>
+  <si>
+    <t>OGEC SAINTE CROIX - SAINT EUVERTE</t>
+  </si>
+  <si>
+    <t>28 RUE DE L'ETELON 45000 ORLEANS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>POLE FORMATION UIMM LIMOUSIN - AFPI LIMOUSIN</t>
+  </si>
+  <si>
+    <t>ZI ROMANET 9 RUE JEAN-BAPTISTE SAY 87000 LIMOGES</t>
+  </si>
+  <si>
+    <t>01/05/1995</t>
+  </si>
+  <si>
+    <t>PROMEO ASSOCIATION DE FORMATION PROFESSIONNELLE DE LINDUSTRIE DE PICARDIE PROMEO AFPI PICARDIE</t>
+  </si>
+  <si>
+    <t>240 AVENUE MARCEL DASSAULT 60000 BEAUVAIS</t>
+  </si>
+  <si>
+    <t>31/10/1994</t>
+  </si>
+  <si>
+    <t>ZAC DU BOIS DE PLAISANCE 87 AVENUE DE LA MARE GESSART 60280 VENETTE</t>
+  </si>
+  <si>
+    <t>01/03/2011</t>
+  </si>
+  <si>
+    <t>161 RUE DES GRANDS PRES 02200 BILLY-SUR-AISNE</t>
+  </si>
+  <si>
+    <t>01/07/2020</t>
+  </si>
+  <si>
+    <t>74 RUE DE POULAINVILLE 80080 AMIENS</t>
+  </si>
+  <si>
+    <t>AFPI EURE SEINE ESTUAIRE</t>
+  </si>
+  <si>
+    <t>422 RUE HENRI BECQUEREL 27000 EVREUX</t>
+  </si>
+  <si>
+    <t>01/01/2021</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L INDUSTRIE-LORRAINE</t>
+  </si>
+  <si>
+    <t>SITE TECHNO. ST JACQUES II 10 RUE ALFRED KASTLER 54320 MAXEVILLE</t>
+  </si>
+  <si>
+    <t>01/10/1996</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>AFPI PAYS DE LA LOIRE</t>
+  </si>
+  <si>
+    <t>44 BOULEVARD DES LOGES 53940 SAINT-BERTHEVIN</t>
+  </si>
+  <si>
+    <t>01/01/1996</t>
+  </si>
+  <si>
+    <t>1 RUE DU RIBAY 72000 LE MANS</t>
+  </si>
+  <si>
+    <t>01/07/2008</t>
+  </si>
+  <si>
     <t>AFPI INSERTION POITOU CHARENTE</t>
   </si>
   <si>
     <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
   </si>
   <si>
     <t>19/11/2012</t>
-  </si>
-[...130 lines deleted...]
-    <t>01/07/2008</t>
   </si>
   <si>
     <t>GROUPE DE LA SALLE - REIMS</t>
   </si>
   <si>
     <t>94 AVENUE DE LAON 51100 REIMS</t>
   </si>
   <si>
     <t>01/03/2016</t>
   </si>
   <si>
     <t>ASSOCIATION REGIONALE POUR LA FORMATION PROFESSIONNELLE CONTINUE (AREFOP)</t>
   </si>
   <si>
     <t>174 RUE DE GAUTRAY ZI DE LA SAUSSAYE 45590 SAINT-CYR-EN-VAL</t>
   </si>
   <si>
     <t>30/08/2017</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
@@ -1984,51 +1984,51 @@
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="3">
         <v>32591068459</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>30207987600025</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="3">
         <v>82730000673</v>
@@ -2587,697 +2587,697 @@
       <c r="F38" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I38" s="3">
         <v>53220855422</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>79008626800014</v>
+        <v>40120610700039</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>145</v>
+        <v>120</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="I39" s="3">
-        <v>54160078316</v>
+        <v>44510203351</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>40120610700039</v>
+        <v>44535705600032</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="I40" s="3">
-        <v>44510203351</v>
+        <v>21080033508</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>44535705600032</v>
+        <v>52404616600038</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I41" s="3">
-        <v>21080033508</v>
+        <v>82010131301</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>52404616600038</v>
+        <v>52490818300030</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I42" s="3">
-        <v>82010131301</v>
+        <v>32620428562</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>52490818300030</v>
+        <v>52783305700021</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>28</v>
+        <v>157</v>
       </c>
       <c r="I43" s="3">
-        <v>32620428562</v>
+        <v>82260187526</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>52783305700021</v>
+        <v>77518765100077</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>160</v>
+        <v>28</v>
       </c>
       <c r="I44" s="3">
-        <v>82260187526</v>
+        <v>24180059918</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>77518765100077</v>
+        <v>77551078700010</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="I45" s="3">
-        <v>24180059918</v>
+        <v>24450025145</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>77551078700010</v>
+        <v>77807367600034</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="I46" s="3">
-        <v>24450025145</v>
+        <v>74870000587</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>77807367600034</v>
+        <v>78050734900048</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I47" s="3">
-        <v>74870000587</v>
+        <v>22600001660</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>78050734900048</v>
+        <v>78050734900113</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I48" s="3">
         <v>22600001660</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>78050734900113</v>
+        <v>78050734900121</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I49" s="3">
         <v>22600001660</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>78050734900121</v>
+        <v>78050734900147</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I50" s="3">
         <v>22600001660</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>78050734900147</v>
+        <v>78106280700032</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="F51" s="2" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="I51" s="3">
-        <v>22600001660</v>
+        <v>23760001576</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>78106280700032</v>
+        <v>78334259500049</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
-        <v>48</v>
+        <v>181</v>
       </c>
       <c r="I52" s="3">
-        <v>23760001576</v>
+        <v>41540002154</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>78334259500049</v>
+        <v>78835426400053</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
-        <v>184</v>
+        <v>28</v>
       </c>
       <c r="I53" s="3">
-        <v>41540002154</v>
+        <v>52440004544</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>78835426400053</v>
+        <v>78835426400087</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I54" s="3">
         <v>52440004544</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>78835426400087</v>
+        <v>79008626800014</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I55" s="3">
-        <v>52440004544</v>
+        <v>54160078316</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>81890818800019</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="I56" s="3">
         <v>44510195451</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>82069373700026</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
@@ -4528,121 +4528,121 @@
         <v>23</v>
       </c>
       <c r="M90" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="1">
         <v>87926148500012</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>235</v>
       </c>
       <c r="G91" s="2"/>
       <c r="H91" s="2" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="I91" s="3">
         <v>11930836293</v>
       </c>
       <c r="J91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M91" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="1">
         <v>88763727000018</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="G92" s="2"/>
       <c r="H92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I92" s="3">
         <v>53220901022</v>
       </c>
       <c r="J92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M92" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="1">
         <v>89079142900016</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I93" s="3">
         <v>76341086134</v>
       </c>
       <c r="J93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4674,31 +4674,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/26/2026 03:08:37</dc:description>
+  <dc:description>Export en date du 06/15/2026 15:40:36</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>