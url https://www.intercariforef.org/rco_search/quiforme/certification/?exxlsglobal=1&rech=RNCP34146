--- v3 (2026-06-15)
+++ v4 (2026-08-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -580,51 +580,51 @@
   <si>
     <t>01/10/1996</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>AFPI PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>44 BOULEVARD DES LOGES 53940 SAINT-BERTHEVIN</t>
   </si>
   <si>
     <t>01/01/1996</t>
   </si>
   <si>
     <t>1 RUE DU RIBAY 72000 LE MANS</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>AFPI INSERTION POITOU CHARENTE</t>
   </si>
   <si>
-    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+    <t>33 RUE DE L'ARSENAL 16000 ANGOULEME</t>
   </si>
   <si>
     <t>19/11/2012</t>
   </si>
   <si>
     <t>GROUPE DE LA SALLE - REIMS</t>
   </si>
   <si>
     <t>94 AVENUE DE LAON 51100 REIMS</t>
   </si>
   <si>
     <t>01/03/2016</t>
   </si>
   <si>
     <t>ASSOCIATION REGIONALE POUR LA FORMATION PROFESSIONNELLE CONTINUE (AREFOP)</t>
   </si>
   <si>
     <t>174 RUE DE GAUTRAY ZI DE LA SAUSSAYE 45590 SAINT-CYR-EN-VAL</t>
   </si>
   <si>
     <t>30/08/2017</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
@@ -728,50 +728,53 @@
     <t>135 RUE DU MADRILLET 76800 SAINT-ETIENNE-DU-ROUVRAY</t>
   </si>
   <si>
     <t>96 RUE DES GENERAUX ALTMAYER 57500 SAINT-AVOLD</t>
   </si>
   <si>
     <t>11 AVENUE PIERRE SALVI 95500 GONESSE</t>
   </si>
   <si>
     <t>222 RUE DE VIEUX-BERQUIN 59190 HAZEBROUCK</t>
   </si>
   <si>
     <t>L'INDUSTREET</t>
   </si>
   <si>
     <t>2 RUE JOSEPHINE BAKER 93240 STAINS</t>
   </si>
   <si>
     <t>31/10/2019</t>
   </si>
   <si>
     <t>CFMA</t>
   </si>
   <si>
     <t>ZONE INDUSTRIELLE 7 RUE DE LA JEANNAIE 22400 LAMBALLE-ARMOR</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>PURPLE CAMPUS</t>
   </si>
   <si>
     <t>99 IMPASSE ADAM SMITH 34470 PEROLS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -4551,95 +4554,95 @@
       <c r="G91" s="2"/>
       <c r="H91" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I91" s="3">
         <v>11930836293</v>
       </c>
       <c r="J91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M91" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="1">
         <v>88763727000018</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="G92" s="2"/>
+      <c r="G92" s="2" t="s">
+        <v>238</v>
+      </c>
       <c r="H92" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="I92" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I92" s="3"/>
       <c r="J92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M92" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="1">
         <v>89079142900016</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I93" s="3">
         <v>76341086134</v>
       </c>
       <c r="J93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
@@ -4674,31 +4677,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/15/2026 15:40:36</dc:description>
+  <dc:description>Export en date du 08/10/2026 20:12:35</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>