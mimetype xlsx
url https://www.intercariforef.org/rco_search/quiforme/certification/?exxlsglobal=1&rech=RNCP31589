--- v1 (2026-02-24)
+++ v2 (2026-05-19)
@@ -106,51 +106,51 @@
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>3159P009759</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT JM CARRIAT</t>
   </si>
   <si>
     <t>GRETA-CFA AIN</t>
   </si>
   <si>
     <t>1 RUE DE CROUY 01000 BOURG-EN-BRESSE</t>
   </si>
   <si>
     <t>03/04/1989</t>
   </si>
   <si>
     <t>8201P000501</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT JULES HAAG</t>
+    <t>LPO JULES HAAG - LYCEE DES METIERS DE L'INGENIERIE MICROTECHNIQUE ET DES SYSTEMES INTELLIGENTS</t>
   </si>
   <si>
     <t>GRETA GRPT ETS POUR FORMAT CONTINUE</t>
   </si>
   <si>
     <t>35 AVENUE DE MONTRAPON 25000 BESANCON</t>
   </si>
   <si>
     <t>01/05/1989</t>
   </si>
   <si>
     <t>4325P000725</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT JEAN MERMOZ</t>
   </si>
   <si>
     <t>GRETA CFA MONTPELLIER LITTORAL</t>
   </si>
   <si>
     <t>717 AVENUE JEAN MERMOZ 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>02/05/1989</t>
   </si>
@@ -3214,31 +3214,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:50:48</dc:description>
+  <dc:description>Export en date du 05/19/2026 13:12:22</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>