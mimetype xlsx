--- v3 (2026-02-15)
+++ v4 (2026-05-07)
@@ -1345,210 +1345,220 @@
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>13001727000336</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="I7" s="3"/>
+      <c r="I7" s="3">
+        <v>11753201275</v>
+      </c>
       <c r="J7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>13001727000716</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="I8" s="3"/>
+      <c r="I8" s="3">
+        <v>11753201275</v>
+      </c>
       <c r="J8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>13002170200043</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="I9" s="3"/>
+      <c r="I9" s="3">
+        <v>84692329869</v>
+      </c>
       <c r="J9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>13002170200076</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="I10" s="3"/>
+      <c r="I10" s="3">
+        <v>84692329869</v>
+      </c>
       <c r="J10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>13002170200084</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="I11" s="3"/>
+      <c r="I11" s="3">
+        <v>84692329869</v>
+      </c>
       <c r="J11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>13002172800014</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="3">
         <v>25500110350</v>
@@ -2684,51 +2694,51 @@
         <v>155</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>156</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I42" s="3">
         <v>52720101272</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>18750002000073</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>17</v>
@@ -3560,31 +3570,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/15/2026 13:19:17</dc:description>
+  <dc:description>Export en date du 05/07/2026 02:42:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>