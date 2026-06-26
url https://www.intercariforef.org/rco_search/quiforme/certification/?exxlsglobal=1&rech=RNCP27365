--- v4 (2026-05-07)
+++ v5 (2026-06-26)
@@ -391,51 +391,51 @@
   <si>
     <t>SERVICE ENSEIGNEMENT</t>
   </si>
   <si>
     <t>74 RUE BARTHELEMY DE LAFFEMAS 26000 VALENCE</t>
   </si>
   <si>
     <t>16/03/1983</t>
   </si>
   <si>
     <t>8226P000126</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE L'INDRE</t>
   </si>
   <si>
     <t>24 PLACE GAMBETTA 36000 CHATEAUROUX</t>
   </si>
   <si>
     <t>10/08/1983</t>
   </si>
   <si>
     <t>2436P000136</t>
   </si>
   <si>
-    <t>CENTRE DE FORMATION-CFSA CAMPUS CENTRE</t>
+    <t>CCI CAMPUS CENTRE</t>
   </si>
   <si>
     <t>6 RUE ANNE DE BRETAGNE 41000 BLOIS</t>
   </si>
   <si>
     <t>02/01/2019</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE DU LOIRET</t>
   </si>
   <si>
     <t>CITEVOLIA 1 PLACE RIVIERRE CASALIS 45400 FLEURY-LES-AUBRAIS</t>
   </si>
   <si>
     <t>03/06/2019</t>
   </si>
   <si>
     <t>2445P000945</t>
   </si>
   <si>
     <t>CHAMBRE COMMERCE ET D'INDUSTRIE DU LOT</t>
   </si>
   <si>
     <t>107 QUAI EUGENE CAVAIGNAC 46000 CAHORS</t>
   </si>
@@ -2378,51 +2378,51 @@
       <c r="M33" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>18360001400074</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>124</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>18450001500153</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
@@ -3570,31 +3570,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 02:42:57</dc:description>
+  <dc:description>Export en date du 06/26/2026 20:06:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>