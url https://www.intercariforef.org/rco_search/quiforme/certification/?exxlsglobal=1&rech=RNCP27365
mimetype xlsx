--- v5 (2026-06-26)
+++ v6 (2026-08-24)
@@ -595,50 +595,59 @@
   <si>
     <t>27/09/2010</t>
   </si>
   <si>
     <t>CH.COMMERCE INDUSTRIE LIMOGES HTE VIENNE</t>
   </si>
   <si>
     <t>16 PLACE JOURDAN 87000 LIMOGES</t>
   </si>
   <si>
     <t>7487P000187</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE LA REUNION</t>
   </si>
   <si>
     <t>CCI REUNION-POLE FORMATION SUD</t>
   </si>
   <si>
     <t>15 CHEMIN DE LA BALANCE 97410 SAINT-PIERRE</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
+    <t>ECOLE D ENSEIGNEMENT SUPERIEUR CONSULAIRE DE MEURTHE ET MOSELLE</t>
+  </si>
+  <si>
+    <t>3 RUE DU MOUZON 54520 LAXOU</t>
+  </si>
+  <si>
+    <t>01/04/2020</t>
+  </si>
+  <si>
     <t>INSTITUT DE FORMATION EN ALTERNANCE DE BOURGES</t>
   </si>
   <si>
     <t>149 B RUE DE TURLY 18000 BOURGES</t>
   </si>
   <si>
     <t>01/09/1980</t>
   </si>
   <si>
     <t>SUD'MANAGEMENT ENTREPRISES</t>
   </si>
   <si>
     <t>SITE DE L AGROPLE AGROPOLE 47310 ESTILLAC</t>
   </si>
   <si>
     <t>04/01/1993</t>
   </si>
   <si>
     <t>SUD MANAGEMENT</t>
   </si>
   <si>
     <t>SITE DE L AGROPOLE AGROPOLE 47310 ESTILLAC</t>
   </si>
   <si>
     <t>CAMPUS DU LAC</t>
@@ -679,60 +688,51 @@
   <si>
     <t>FACULTE DES METIERS DE L ESSONNE</t>
   </si>
   <si>
     <t>3 CHE LA GRANGE FEU LOUIS 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE MANAGEMENT DES LANDES</t>
   </si>
   <si>
     <t>293 AVENUE DU MARECHAL FOCH 40000 MONT-DE-MARSAN</t>
   </si>
   <si>
     <t>27/07/2011</t>
   </si>
   <si>
     <t>SCHOLAR FAB ENTREPRISE</t>
   </si>
   <si>
     <t>06/05/1991</t>
   </si>
   <si>
     <t>ECOLE D'ENSEIGNEMENT SUPERIEUR CONSULAIRE DE MEURTHE-ET-MOSELLE</t>
   </si>
   <si>
-    <t>3 RUE DU MOUZON 54520 LAXOU</t>
-[...1 lines deleted...]
-  <si>
     <t>01/01/2019</t>
-  </si>
-[...4 lines deleted...]
-    <t>01/04/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -3047,517 +3047,517 @@
       <c r="F51" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>192</v>
       </c>
       <c r="I51" s="3">
         <v>98970017797</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>30804972500036</v>
+        <v>88280019600017</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I52" s="3">
-        <v>24180039818</v>
+        <v>44540389954</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>38980220800014</v>
+        <v>30804972500036</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="I53" s="3">
-        <v>72470033047</v>
+        <v>24180039818</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>38980235600011</v>
+        <v>38980220800014</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I54" s="3">
-        <v>72470032947</v>
+        <v>72470033047</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M54" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>41058110200010</v>
+        <v>38980235600011</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="I55" s="3">
-        <v>72330424333</v>
+        <v>72470032947</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>42417546100021</v>
+        <v>41058110200010</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I56" s="3">
-        <v>52440404744</v>
+        <v>72330424333</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>44492238900010</v>
+        <v>42417546100021</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I57" s="3"/>
+        <v>40</v>
+      </c>
+      <c r="I57" s="3">
+        <v>52440404744</v>
+      </c>
       <c r="J57" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M57" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
-        <v>44492238900051</v>
+        <v>44492238900010</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I58" s="3"/>
       <c r="J58" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
-        <v>44492238900069</v>
+        <v>44492238900051</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I59" s="3"/>
       <c r="J59" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
-        <v>45235951600021</v>
+        <v>44492238900069</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F60" s="2" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="I60" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I60" s="3"/>
       <c r="J60" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M60" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
-        <v>53379925000014</v>
+        <v>45235951600021</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>217</v>
+        <v>154</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I61" s="3">
-        <v>72400095540</v>
+        <v>11910566091</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>78071407700069</v>
+        <v>53379925000014</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="I62" s="3"/>
+      <c r="I62" s="3">
+        <v>72400095540</v>
+      </c>
       <c r="J62" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M62" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>84458985300010</v>
+        <v>78071407700069</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I63" s="3"/>
       <c r="J63" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>88280019600017</v>
+        <v>84458985300010</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>221</v>
+        <v>194</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="I64" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I64" s="3"/>
       <c r="J64" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M64" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -3570,31 +3570,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 20:06:15</dc:description>
+  <dc:description>Export en date du 08/24/2026 09:03:19</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>