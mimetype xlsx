--- v2 (2026-02-15)
+++ v3 (2026-04-07)
@@ -388,51 +388,51 @@
   <si>
     <t>165 ROUTE DE MAFATE 97460 SAINT-PAUL</t>
   </si>
   <si>
     <t>01/09/1989</t>
   </si>
   <si>
     <t>CAMPUS TERRE ET NATURE</t>
   </si>
   <si>
     <t>ROUTE DE SAINT HILAIRE 11000 CARCASSONNE</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>84.12Z</t>
   </si>
   <si>
     <t>9111P089111</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ORIENTAT</t>
   </si>
   <si>
-    <t>46120 TERROU</t>
+    <t>83 RUE DES ECOLES 46120 TERROU</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>ASS MAISONS FAMILIALES</t>
   </si>
   <si>
     <t>HAM BEAUREGARD 02260 CLAIRFONTAINE</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
   </si>
   <si>
     <t>66 LA CROLIERE 51130 BLANCS-COTEAUX</t>
   </si>
   <si>
     <t>MAIS FAMIL RURAL EDUC ORIENT</t>
   </si>
   <si>
     <t>LES MARECHAUX 848 ROUTE DE MONTBRISON 42600 MORNAND-EN-FOREZ</t>
   </si>
@@ -1101,51 +1101,51 @@
         <v>19080804800010</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>19120938600017</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -2909,31 +2909,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/15/2026 09:31:54</dc:description>
+  <dc:description>Export en date du 04/07/2026 16:42:12</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>