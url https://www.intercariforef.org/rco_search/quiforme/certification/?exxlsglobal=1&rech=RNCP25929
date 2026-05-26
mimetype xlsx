--- v3 (2026-04-07)
+++ v4 (2026-05-26)
@@ -2909,31 +2909,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/07/2026 16:42:12</dc:description>
+  <dc:description>Export en date du 05/26/2026 17:01:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>