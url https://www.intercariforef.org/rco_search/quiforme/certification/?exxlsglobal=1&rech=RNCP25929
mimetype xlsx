--- v4 (2026-05-26)
+++ v5 (2026-07-14)
@@ -121,51 +121,51 @@
   <si>
     <t>RTE DE NOVION 08300 RETHEL</t>
   </si>
   <si>
     <t>2108P000608</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-AFFRIQUE</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE DE SAINT AFFRIQUE</t>
   </si>
   <si>
     <t>LA CAZOTTE ROUTE DE BOURNAC 12400 SAINT-AFFRIQUE</t>
   </si>
   <si>
     <t>7312P001212</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE L'OISELLERIE</t>
   </si>
   <si>
     <t>LEGTA DE L'OISELLERIE</t>
   </si>
   <si>
-    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L’OISELLERIE 16400 LA COURONNE</t>
+    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L'OISELLERIE 16400 LA COURONNE</t>
   </si>
   <si>
     <t>5416P000416</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES EDGARD PISANI</t>
   </si>
   <si>
     <t>LEGTPA</t>
   </si>
   <si>
     <t>CEZARIN 19460 NAVES</t>
   </si>
   <si>
     <t>7419P001719</t>
   </si>
   <si>
     <t>LYCEE AGRICOLE DE SARTENE</t>
   </si>
   <si>
     <t>ROUTE DE LEVIE 20100 SARTENE</t>
   </si>
   <si>
     <t>01/09/1985</t>
   </si>
@@ -253,69 +253,69 @@
   <si>
     <t>CIVERGOLS 48200 SAINT-CHELY-D'APCHER</t>
   </si>
   <si>
     <t>9148P021348</t>
   </si>
   <si>
     <t>AGRICAMPUS LAVAL</t>
   </si>
   <si>
     <t>321 ROUTE DE SAINT NAZAIRE 53000 LAVAL</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE LA MEUSE</t>
   </si>
   <si>
     <t>LEGTPA DE BAR LE DUC</t>
   </si>
   <si>
     <t>TECHNOPOLE PHILIPPE DE VILMORIN CHEMIN DE POPEY 55000 BAR-LE-DUC</t>
   </si>
   <si>
     <t>4155P000755</t>
   </si>
   <si>
-    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE § AVENIR </t>
+    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE &amp; AVENIR </t>
   </si>
   <si>
     <t xml:space="preserve">LYCEE AGRICOLE PUBLIC DE SEES </t>
   </si>
   <si>
     <t>RUE DU 11 NOVEMBRE 1918 61500 SEES</t>
   </si>
   <si>
     <t>2561P001061</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DU BAS-RHIN</t>
   </si>
   <si>
     <t>LEGTA D'OBERNAI</t>
   </si>
   <si>
-    <t>44 BOULEVARD DE L’EUROPE 67210 OBERNAI</t>
+    <t>44 BOULEVARD DE L'EUROPE 67210 OBERNAI</t>
   </si>
   <si>
     <t>4267P002167</t>
   </si>
   <si>
     <t>EPLEFPA DE LA SEINE MARITIME</t>
   </si>
   <si>
     <t>LYCEE AGRICOLE</t>
   </si>
   <si>
     <t>ROUTE DE CAUDEBEC 76190 AUZEBOSC</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>EPLEFPA DE SAINT GERMAIN EN LAYE- CHAMBOURCY</t>
   </si>
   <si>
     <t>LEGTAH DE ST GERMAIN EN LAYE-CHAMBOURCY</t>
   </si>
   <si>
     <t>RTE DES PRINCESSES 78100 SAINT-GERMAIN-EN-LAYE</t>
   </si>
@@ -415,51 +415,51 @@
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>ASS MAISONS FAMILIALES</t>
   </si>
   <si>
     <t>HAM BEAUREGARD 02260 CLAIRFONTAINE</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
   </si>
   <si>
     <t>66 LA CROLIERE 51130 BLANCS-COTEAUX</t>
   </si>
   <si>
     <t>MAIS FAMIL RURAL EDUC ORIENT</t>
   </si>
   <si>
     <t>LES MARECHAUX 848 ROUTE DE MONTBRISON 42600 MORNAND-EN-FOREZ</t>
   </si>
   <si>
-    <t>ASS FORMA ACTION SOCIALE ECURIE COURSES</t>
+    <t>ASSOCIATION DE FORMATION ET D'ACTION SOCIALE DES ECURIES DE COURSES A.F.A.S.E.C.</t>
   </si>
   <si>
     <t>CENTRE AFASEC</t>
   </si>
   <si>
     <t>LE MOULIN A VENT 5 RUE DU CHAUFOUR 60270 GOUVIEUX</t>
   </si>
   <si>
     <t>28/09/1989</t>
   </si>
   <si>
     <t>AFASEC</t>
   </si>
   <si>
     <t>HIPPODROME 164 RUE GEORGES PELAT 40000 MONT-DE-MARSAN</t>
   </si>
   <si>
     <t>01/01/1974</t>
   </si>
   <si>
     <t>CENTRE FORMATION APPRENTIS</t>
   </si>
   <si>
     <t>MME PIERRET FLORENCE DOMAINE DE GROSBOIS 94440 MAROLLES-EN-BRIE</t>
   </si>
@@ -469,105 +469,105 @@
   <si>
     <t>ENSEMBLE SCOLAIRE TERRE ET AVENIR</t>
   </si>
   <si>
     <t>22 AVENUE DE L'EUROPE 78200 MAGNANVILLE</t>
   </si>
   <si>
     <t>29/10/1980</t>
   </si>
   <si>
     <t>6 PLACE DE LA MAIRIE 77130 FORGES</t>
   </si>
   <si>
     <t>01/09/2019</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCA ORIENT</t>
   </si>
   <si>
     <t>1 BOULEVARD PASTEUR 56230 QUESTEMBERT</t>
   </si>
   <si>
     <t>24/01/1986</t>
   </si>
   <si>
+    <t>ORGANISME DE GESTION DE L'ENSEIGNMENT CATHOLIQUE EMMANUEL D'ALZON</t>
+  </si>
+  <si>
+    <t>LAP E D'ALZON</t>
+  </si>
+  <si>
+    <t>LYCEE AGRICOLE PRIVE CHATEAU DE CANDIAC 30600 VESTRIC-ET-CANDIAC</t>
+  </si>
+  <si>
+    <t>01/09/2007</t>
+  </si>
+  <si>
+    <t>ASSO FAMIL GESTION ST VINCENT</t>
+  </si>
+  <si>
+    <t>1 RUE DU PETIT LAVOIR 42450 SURY-LE-COMTAL</t>
+  </si>
+  <si>
+    <t>25/12/1991</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE PERIGORD LIMOUSIN</t>
+  </si>
+  <si>
+    <t>10 RUE DE LA CROIX DES COMBES 87700 BEYNAC</t>
+  </si>
+  <si>
+    <t>MAISON FAMIL RURAL EDUCATION ORIENTATION</t>
+  </si>
+  <si>
+    <t>CHE DES GUILLEMOTS 71190 ETANG-SUR-ARROUX</t>
+  </si>
+  <si>
+    <t>01/09/1988</t>
+  </si>
+  <si>
+    <t>MAIS FAMIL RUR D'EDUCATION ET ORIENTATIO</t>
+  </si>
+  <si>
+    <t>ROUTE DE MASSALES 15100 SAINT-FLOUR</t>
+  </si>
+  <si>
     <t>LYCEE AGRICOLE PRIVEE</t>
   </si>
   <si>
     <t>36700 SAINT-CYRAN-DU-JAMBOT</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE DU VAL DE MANSE</t>
   </si>
   <si>
     <t>10 ROUTE DE BROU 37800 NOYANT-DE-TOURAINE</t>
   </si>
   <si>
     <t>01/02/2019</t>
-  </si>
-[...40 lines deleted...]
-    <t>ROUTE DE MASSALES 15100 SAINT-FLOUR</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ET ORIENT</t>
   </si>
   <si>
     <t>5 AV DU GENERAL DE GAULLE 61120 VIMOUTIERS</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE DE FONTEVEILLE</t>
   </si>
   <si>
     <t>FONTEVEILLE 86100 CHATELLERAULT</t>
   </si>
   <si>
     <t>MAIS FAMILIALE RURALE</t>
   </si>
   <si>
     <t>LES QUATRE VENTS 88160 RAMONCHAMP</t>
   </si>
   <si>
     <t>INSTITUT DE GENECH</t>
   </si>
   <si>
     <t>RUE DE LA LIBERATION 59242 GENECH</t>
   </si>
@@ -2411,304 +2411,304 @@
       <c r="F38" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="3">
         <v>53560861756</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>77522173200016</v>
+        <v>77591322100054</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="D39" s="2"/>
+      <c r="D39" s="2" t="s">
+        <v>152</v>
+      </c>
       <c r="E39" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>125</v>
+        <v>154</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I39" s="3">
-        <v>24360077136</v>
+        <v>91300263030</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>77531640900033</v>
+        <v>77642099400019</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I40" s="3">
-        <v>24370312837</v>
+        <v>82420237242</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>77591322100054</v>
+        <v>77802871200017</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I41" s="3">
-        <v>91300263030</v>
+        <v>74870037887</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>77642099400019</v>
+        <v>77858350000021</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="I42" s="3">
-        <v>82420237242</v>
+        <v>27710290071</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>77802871200017</v>
+        <v>77910548500014</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I43" s="3">
-        <v>74870037887</v>
+        <v>83150293115</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>77858350000021</v>
+        <v>77522173200016</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>167</v>
+        <v>125</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="I44" s="3">
-        <v>27710290071</v>
+        <v>24360077136</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>77910548500014</v>
+        <v>77531640900033</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I45" s="3">
-        <v>83150293115</v>
+        <v>24370312837</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
         <v>78098562800012</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>90</v>
@@ -2909,31 +2909,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/26/2026 17:01:41</dc:description>
+  <dc:description>Export en date du 07/14/2026 23:08:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>