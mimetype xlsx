--- v2 (2026-05-19)
+++ v3 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -73,51 +73,51 @@
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
-    <t>MINISTERE DE LA SANTE, DES FAMILLES, DE L’AUTONOMIE ET DES PERSONNES HANDICAPEES</t>
+    <t>MINISTERE DE LA SANTE, DES FAMILLES, DE L'AUTONOMIE ET DES PERSONNES HANDICAPEES</t>
   </si>
   <si>
     <t>14 AVENUE DUQUESNE 75007 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>GCS DE L'INSTITUT DE FORMATION PUBLIC VAROIS DES PROFESSIONS DE SANTE</t>
   </si>
   <si>
     <t>ZI TOULON EST 32 AVENUE ANTOINE BECQUEREL 83130 LA GARDE</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
@@ -409,66 +409,69 @@
   <si>
     <t>IFE</t>
   </si>
   <si>
     <t>PARC EUROMEDECINE 1672 RUE SAINT-PRIEST 34090 MONTPELLIER</t>
   </si>
   <si>
     <t>12/12/2006</t>
   </si>
   <si>
     <t>LA RENAISSANCE SANITAIRE</t>
   </si>
   <si>
     <t>LES INSTITUTS DE FORMATION LA MUSSE</t>
   </si>
   <si>
     <t>ALLEE LOUIS MARTIN 27180 SAINT-SEBASTIEN-DE-MORSENT</t>
   </si>
   <si>
     <t>01/07/2013</t>
   </si>
   <si>
     <t>CROIX ROUGE FRANCAISE</t>
   </si>
   <si>
-    <t>INSTITUT FORMATION EN SOINS INFIRMIERS</t>
+    <t>CROIX ROUGE FRANCAISE COMPETENCE DE TOURS</t>
   </si>
   <si>
     <t>6 AVENUE DU PROFESSEUR ALEXANDRE MINKOWSKI 37170 CHAMBRAY-LES-TOURS</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
-    <t>ASS INSTIT FORMAT PEDICU PODOL ERGO KINE</t>
+    <t xml:space="preserve">INSTITUT DE FORMATION EN PEDICURIE-PODOLOGIE, ERGOTHERAPIE, MASSO-KINESITHERAPIE </t>
   </si>
   <si>
     <t>12 RUE JEAN-LOUIS BERTRAND 35000 RENNES</t>
   </si>
   <si>
     <t>13/09/2004</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
   </si>
   <si>
     <t>INSTITUT FORMAT MASSO KINESI ERGOTHERAPIE</t>
   </si>
   <si>
     <t>ERGOTHERAPIE 4 RUE DES SABLES 54000 NANCY</t>
   </si>
   <si>
     <t>01/09/2006</t>
   </si>
   <si>
     <t>A-3PM ASS POUR LA PROMOTION DES PROFESSIONS PARA-MEDICALES</t>
   </si>
   <si>
     <t>ECOLE DE KINESITHERAPIE</t>
   </si>
   <si>
     <t>AVENUE DU PHARE 62600 BERCK</t>
   </si>
   <si>
     <t>01/10/1997</t>
   </si>
   <si>
     <t>ECOLE D'ERGOTHERAPIE</t>
   </si>
@@ -2092,250 +2095,250 @@
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="3">
         <v>11930620393</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>77774615700059</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="G33" s="2"/>
+      <c r="G33" s="2" t="s">
+        <v>137</v>
+      </c>
       <c r="H33" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I33" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I33" s="3"/>
       <c r="J33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>78334221500036</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="3">
         <v>41540022554</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>78392932600032</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="3">
         <v>31620081762</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>78392932600040</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="3">
         <v>31620081762</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>78392932600057</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I37" s="3">
         <v>31620081762</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>82976762300020</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I38" s="3">
         <v>27580079658</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2367,31 +2370,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/19/2026 14:04:33</dc:description>
+  <dc:description>Export en date du 09/12/2026 05:08:05</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>