--- v2 (2026-03-10)
+++ v3 (2026-04-27)
@@ -4592,31 +4592,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/10/2026 12:50:51</dc:description>
+  <dc:description>Export en date du 04/27/2026 03:52:46</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>