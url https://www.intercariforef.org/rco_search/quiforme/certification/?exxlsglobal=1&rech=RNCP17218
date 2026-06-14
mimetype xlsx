--- v3 (2026-04-27)
+++ v4 (2026-06-14)
@@ -4535,51 +4535,51 @@
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>295</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
         <v>225</v>
       </c>
       <c r="I85" s="3">
         <v>11941043994</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M85" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -4592,31 +4592,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/27/2026 03:52:46</dc:description>
+  <dc:description>Export en date du 06/14/2026 11:24:09</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>