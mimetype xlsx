--- v4 (2026-06-14)
+++ v5 (2026-08-03)
@@ -421,51 +421,51 @@
   <si>
     <t>LEGTA DE NEVERS</t>
   </si>
   <si>
     <t>243 ROUTE DE LYON 58000 CHALLUY</t>
   </si>
   <si>
     <t>21/07/1992</t>
   </si>
   <si>
     <t>2658P000158</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DES FLANDRES</t>
   </si>
   <si>
     <t>RUE DE LA MITTERIE 59160 LILLE</t>
   </si>
   <si>
     <t>21/03/1969</t>
   </si>
   <si>
     <t>3159P005459</t>
   </si>
   <si>
-    <t>LYCEE PROFESSIONNEL AGRICOLE DE RIBECOURT- LYCEE DES METIERS DE L’HORTICULTURE ET DU PAYSAGE</t>
+    <t>LYCEE PROFESSIONNEL AGRICOLE DE RIBECOURT- LYCEE DES METIERS DE L'HORTICULTURE ET DU PAYSAGE</t>
   </si>
   <si>
     <t>91 RUE ANDRE REGNIER 60170 RIBECOURT-DRESLINCOURT</t>
   </si>
   <si>
     <t>CAMPUS AGRO-ENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>LYCEE AGROENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>ROUTE DE CAMBRAI 62217 TILLOY-LES-MOFFLAINES</t>
   </si>
   <si>
     <t>3162P002962</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE MARMILHAT</t>
   </si>
   <si>
     <t>LEGTPA LOUIS PASTEUR</t>
   </si>
   <si>
     <t>RN 89 MARMILHAT 63370 LEMPDES</t>
   </si>
@@ -493,51 +493,51 @@
   <si>
     <t>PROMENADE DES ACACIAS 11 B AVENUE DES ACACIAS 65500 VIC-EN-BIGORRE</t>
   </si>
   <si>
     <t>7365P000865</t>
   </si>
   <si>
     <t>EPLEFPA PERPIGNAN-ROUSSILLON</t>
   </si>
   <si>
     <t>LYCEE TECH AGRICOLE</t>
   </si>
   <si>
     <t>ROUTE NATIONALE 114 66200 THEZA</t>
   </si>
   <si>
     <t>9166P015966</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DU BAS-RHIN</t>
   </si>
   <si>
     <t>LEGTA D'OBERNAI</t>
   </si>
   <si>
-    <t>44 BOULEVARD DE L’EUROPE 67210 OBERNAI</t>
+    <t>44 BOULEVARD DE L'EUROPE 67210 OBERNAI</t>
   </si>
   <si>
     <t>4267P002167</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES LES SILLONS DE HAUTE-ALSACE</t>
   </si>
   <si>
     <t>LYCEE DE ROUFFACH</t>
   </si>
   <si>
     <t>8 RUE AUX REMPARTS 68250 ROUFFACH</t>
   </si>
   <si>
     <t>4268P001168</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE LYON-DARDILLY - RHONE</t>
   </si>
   <si>
     <t>LYCEE GENERAL TECHNOLOGIQUE AGRICOLE DE DARDILLY</t>
   </si>
   <si>
     <t>26 CHEMIN DE LA BRUYERE 69570 DARDILLY</t>
   </si>
@@ -898,51 +898,51 @@
   <si>
     <t>8 RUE DES CEDRES 49600 BEAUPREAU-EN-MAUGES</t>
   </si>
   <si>
     <t>SYNDICAT ENSEIGNEMENT AGRIC POUILLE</t>
   </si>
   <si>
     <t>POUILLE 49130 LES PONTS DE CE</t>
   </si>
   <si>
     <t>LYCEE ENSEIGNE PROFESSION AGRICOLE PRIVE</t>
   </si>
   <si>
     <t>RTE DE CAEN ROCHEFEUILLE 53100 MAYENNE</t>
   </si>
   <si>
     <t>MFR-CFA MAREUIL SUR LAY</t>
   </si>
   <si>
     <t>14 RUE DU MARCHIOU 85320 MAREUIL-SUR-LAY-DISSAIS</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DES METIERS DE LA VILLE DE DEMAIN-CCI PARIS ILE-DE-FRANCE EDUCATION</t>
   </si>
   <si>
-    <t>CAMPUS DE JOUY EN JOSAS CHEMIN DE L’ORME ROND 78350 JOUY-EN-JOSAS</t>
+    <t>CAMPUS DE JOUY EN JOSAS CHEMIN DE L'ORME ROND 78350 JOUY-EN-JOSAS</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -4592,31 +4592,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/14/2026 11:24:09</dc:description>
+  <dc:description>Export en date du 08/03/2026 10:47:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>