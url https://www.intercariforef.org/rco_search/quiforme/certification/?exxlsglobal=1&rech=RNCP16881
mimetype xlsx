--- v1 (2026-02-18)
+++ v2 (2026-05-24)
@@ -1200,31 +1200,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/18/2026 18:04:05</dc:description>
+  <dc:description>Export en date du 05/24/2026 18:59:42</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>