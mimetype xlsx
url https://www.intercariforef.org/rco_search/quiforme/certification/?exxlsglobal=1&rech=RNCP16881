--- v2 (2026-05-24)
+++ v3 (2026-08-22)
@@ -157,51 +157,51 @@
   <si>
     <t>ESCALIER E, 4EME ETAGE 94 RUE SAINT-LAZARE 75009 PARIS</t>
   </si>
   <si>
     <t>01/10/2017</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>3 RUE DE TOUL 31000 TOULOUSE</t>
   </si>
   <si>
     <t>01/03/2018</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>5 RUE DU CADUCEE 94550 CHEVILLY-LARUE</t>
   </si>
   <si>
     <t>01/07/2019</t>
   </si>
   <si>
-    <t>14 AVENUE DE L’AVENIR 59650 VILLENEUVE-D'ASCQ</t>
+    <t>14 AVENUE DE L'AVENIR 59650 VILLENEUVE-D'ASCQ</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>ENSEIGNEMENT PROMOTION AGRICOLE GENERAL</t>
   </si>
   <si>
     <t>26 AVENUE ANDRE CHENIER 11300 LIMOUX</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>ESDM</t>
   </si>
   <si>
     <t>RUE DE LA RAINIERE 44300 NANTES</t>
   </si>
   <si>
     <t>19/03/2021</t>
   </si>
@@ -1200,31 +1200,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/24/2026 18:59:42</dc:description>
+  <dc:description>Export en date du 08/22/2026 04:02:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>