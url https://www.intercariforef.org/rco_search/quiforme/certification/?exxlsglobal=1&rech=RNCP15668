--- v1 (2026-03-18)
+++ v2 (2026-05-07)
@@ -1528,51 +1528,51 @@
       </c>
       <c r="C22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="3">
         <v>25140132414</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>78135632400017</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>22</v>
@@ -1699,31 +1699,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/18/2026 01:16:59</dc:description>
+  <dc:description>Export en date du 05/07/2026 02:55:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>