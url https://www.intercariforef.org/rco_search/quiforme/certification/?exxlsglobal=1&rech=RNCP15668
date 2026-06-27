--- v2 (2026-05-07)
+++ v3 (2026-06-27)
@@ -1699,31 +1699,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 02:55:44</dc:description>
+  <dc:description>Export en date du 06/27/2026 13:39:09</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>