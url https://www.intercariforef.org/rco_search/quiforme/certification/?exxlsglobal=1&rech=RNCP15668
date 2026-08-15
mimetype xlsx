--- v3 (2026-06-27)
+++ v4 (2026-08-15)
@@ -136,51 +136,51 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE MANCY</t>
   </si>
   <si>
     <t>LEGTA LONS-LE-SAUNIER MANCY</t>
   </si>
   <si>
     <t>410 MTE GAUTHIER VILLARS 39000 LONS-LE-SAUNIER</t>
   </si>
   <si>
     <t>4339P001739</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE PAU MONTARDON</t>
   </si>
   <si>
     <t>LEGTA DE PAU-MONTARDON</t>
   </si>
   <si>
     <t>AGROCAMPUS 64 ROUTE DE PAU 64121 MONTARDON</t>
   </si>
   <si>
     <t>7264P006064</t>
   </si>
   <si>
-    <t>ETABLISSEMENT PUBLIC LOCAL D’ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
     <t>ASSO GEST MAISON RURALE</t>
   </si>
   <si>
     <t>LE RESTMEUR 22200 PABU</t>
   </si>
   <si>
     <t>01/01/1978</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D'EDUCATION ET D'ORIENTATION DE MONTLUEL</t>
   </si>
   <si>
     <t>ALLEE CESAIRE NIVIERE 01120 MONTLUEL</t>
   </si>
@@ -1699,31 +1699,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 13:39:09</dc:description>
+  <dc:description>Export en date du 08/15/2026 22:39:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>