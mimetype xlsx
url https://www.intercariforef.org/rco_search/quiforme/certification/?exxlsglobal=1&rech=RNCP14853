--- v2 (2026-02-15)
+++ v3 (2026-05-03)
@@ -1207,31 +1207,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/15/2026 10:46:55</dc:description>
+  <dc:description>Export en date du 05/03/2026 17:00:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>