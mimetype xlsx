--- v3 (2026-05-03)
+++ v4 (2026-06-17)
@@ -1207,31 +1207,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/03/2026 17:00:30</dc:description>
+  <dc:description>Export en date du 06/17/2026 21:59:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>