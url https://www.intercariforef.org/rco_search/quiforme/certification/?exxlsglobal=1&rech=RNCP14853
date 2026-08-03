--- v4 (2026-06-17)
+++ v5 (2026-08-03)
@@ -199,51 +199,51 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET FORMATION PROFESSIONNELLE AGRICOLES DE LA DURANCE ET DU PAYS DES SORGUES</t>
   </si>
   <si>
     <t>LEGTA FRANCOIS PETRARQUE</t>
   </si>
   <si>
     <t>CAMPUS AGROPARC 3592 ROUTE DE MARSEILLE 84000 AVIGNON</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE MONTMORILLON</t>
   </si>
   <si>
     <t>LYCEE AGRICOLE JEAN-MARIE BOULOUX</t>
   </si>
   <si>
     <t>CHATEAU RINGUET 24 RUE JULES FERRY 86500 MONTMORILLON</t>
   </si>
   <si>
     <t>5486P001586</t>
   </si>
   <si>
     <t>LYCEE ROBERT SCHUMAN</t>
   </si>
   <si>
-    <t>LEAP ROBERT SCHUMAN 10 ROUTE D’UGNY 02300 CHAUNY</t>
+    <t>LEAP ROBERT SCHUMAN 10 ROUTE D'UGNY 02300 CHAUNY</t>
   </si>
   <si>
     <t>01/09/1996</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU LYCEE D'ENSEIGNEMENT AGRICOLE PRIVE DE CAMBRAI</t>
   </si>
   <si>
     <t>6 B RUE DU PONT DE PIERRES 59400 CAMBRAI</t>
   </si>
   <si>
     <t>27/03/2002</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1150,51 +1150,51 @@
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="3">
         <v>32591368659</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -1207,31 +1207,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/17/2026 21:59:37</dc:description>
+  <dc:description>Export en date du 08/03/2026 10:03:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>