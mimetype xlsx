--- v3 (2026-03-17)
+++ v4 (2026-05-06)
@@ -1395,51 +1395,51 @@
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>78151651300012</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="3">
         <v>54860031786</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>78338470400012</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>75</v>
       </c>
@@ -1609,31 +1609,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/17/2026 16:49:57</dc:description>
+  <dc:description>Export en date du 05/06/2026 19:38:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>