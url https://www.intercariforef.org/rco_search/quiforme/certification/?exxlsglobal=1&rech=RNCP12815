--- v4 (2026-05-06)
+++ v5 (2026-06-27)
@@ -1330,51 +1330,51 @@
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="3">
         <v>54170045017</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>78147574400020</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="3">
         <v>54790112679</v>
@@ -1609,31 +1609,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/06/2026 19:38:39</dc:description>
+  <dc:description>Export en date du 06/27/2026 20:13:49</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>