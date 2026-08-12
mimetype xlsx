--- v5 (2026-06-27)
+++ v6 (2026-08-12)
@@ -184,51 +184,51 @@
   <si>
     <t>CD 8 PK 27 5 AVENUE PAULE BERTHELOT 97360 MANA</t>
   </si>
   <si>
     <t>14/11/2007</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE DU VAL DE MANSE</t>
   </si>
   <si>
     <t>10 ROUTE DE BROU 37800 NOYANT-DE-TOURAINE</t>
   </si>
   <si>
     <t>01/02/2019</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE DU VENDOMOIS</t>
   </si>
   <si>
     <t>15 CHEMIN DE MONCE 41100 SAINT-FIRMIN-DES-PRES</t>
   </si>
   <si>
     <t>01/09/2018</t>
   </si>
   <si>
-    <t>UNION NAT MAISON FAMIL RURAL EDUC ORIENT</t>
+    <t>UNION NATIONALE DES MAISONS FAMILIALES RURALES</t>
   </si>
   <si>
     <t>58 RUE NOTRE-DAME DE LORETTE 75009 PARIS</t>
   </si>
   <si>
     <t>28/01/2002</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>ASS MAISON FAMILIALE ET INSTITUT, RURAL</t>
   </si>
   <si>
     <t>36 RUE DE JESUS 25530 VERCEL-VILLEDIEU-LE-CAMP</t>
   </si>
   <si>
     <t>29/02/1992</t>
   </si>
   <si>
     <t>MAISON FAMIL RURALE EDUCAT ORIENTATION</t>
   </si>
   <si>
     <t>70100 CHARGEY-LES-GRAY</t>
   </si>
@@ -1609,31 +1609,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 20:13:49</dc:description>
+  <dc:description>Export en date du 08/12/2026 05:17:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>