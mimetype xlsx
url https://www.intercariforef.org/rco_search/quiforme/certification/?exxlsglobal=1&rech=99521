--- v2 (2026-02-14)
+++ v3 (2026-05-17)
@@ -232,51 +232,51 @@
   <si>
     <t>GRETA DES HAUTS DE SEINE</t>
   </si>
   <si>
     <t>41 RUE DES TROIS FONTANOT 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000692</t>
   </si>
   <si>
     <t>ASS INTERCONS DEVEL APPRENT METIERS COMM</t>
   </si>
   <si>
     <t>41 RUE DU PAS DES HEURES 27100 VAL-DE-REUIL</t>
   </si>
   <si>
     <t>01/01/1980</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>SOCIETE EUROPEENNE DE CONTROLE TECHNIQUE AUTOMOBILE</t>
   </si>
   <si>
-    <t>AUTOSUR ; MOTOSUR ; TECHNOSUR ; DIAGNOSUR</t>
+    <t>AUTOSUR   MOTOSUR   TECHNOSUR   DIAGNOSUR</t>
   </si>
   <si>
     <t>TOUR CIEL 20 T RUE DE BEZONS 92400 COURBEVOIE</t>
   </si>
   <si>
     <t>01/10/2013</t>
   </si>
   <si>
     <t>71.20A</t>
   </si>
   <si>
     <t>DEKRA SERVICES FRANCE</t>
   </si>
   <si>
     <t>IMMEUBLE LA BOURSIDIERE PORTE H LA BOURSIDIERE 92350 LE PLESSIS ROBINSON</t>
   </si>
   <si>
     <t>01/07/2020</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
@@ -2296,31 +2296,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 09:40:09</dc:description>
+  <dc:description>Export en date du 05/17/2026 05:19:13</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>