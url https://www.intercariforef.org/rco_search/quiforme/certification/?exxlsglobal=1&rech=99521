--- v3 (2026-05-17)
+++ v4 (2026-07-26)
@@ -217,87 +217,87 @@
   <si>
     <t xml:space="preserve">    GRETA SOMME</t>
   </si>
   <si>
     <t>80 RUE DU BATONNIER MAHIU 80000 AMIENS</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>2280P000780</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE AUGUSTE RENOIR</t>
   </si>
   <si>
     <t>GRETA DES HAUTS DE SEINE</t>
   </si>
   <si>
     <t>41 RUE DES TROIS FONTANOT 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000692</t>
   </si>
   <si>
+    <t>DEKRA SERVICES FRANCE</t>
+  </si>
+  <si>
+    <t>IMMEUBLE LA BOURSIDIERE PORTE H LA BOURSIDIERE 92350 LE PLESSIS ROBINSON</t>
+  </si>
+  <si>
+    <t>01/07/2020</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
     <t>ASS INTERCONS DEVEL APPRENT METIERS COMM</t>
   </si>
   <si>
     <t>41 RUE DU PAS DES HEURES 27100 VAL-DE-REUIL</t>
   </si>
   <si>
     <t>01/01/1980</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>SOCIETE EUROPEENNE DE CONTROLE TECHNIQUE AUTOMOBILE</t>
   </si>
   <si>
     <t>AUTOSUR   MOTOSUR   TECHNOSUR   DIAGNOSUR</t>
   </si>
   <si>
     <t>TOUR CIEL 20 T RUE DE BEZONS 92400 COURBEVOIE</t>
   </si>
   <si>
     <t>01/10/2013</t>
   </si>
   <si>
     <t>71.20A</t>
-  </si>
-[...10 lines deleted...]
-    <t>70.22Z</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>RUE DE ROSEL 14000 CAEN</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>29 RUE PIERRE BOILEAU 57050 METZ</t>
   </si>
   <si>
     <t>35 RUE DE LA MITTERIE 59160 LILLE</t>
   </si>
   <si>
     <t>1 ALLEE JEAN GRIFFON 31400 TOULOUSE</t>
   </si>
@@ -1206,147 +1206,147 @@
       <c r="F12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>31796290000013</v>
+        <v>81744534900100</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I13" s="3">
-        <v>23270019327</v>
+        <v>11922101592</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>35371633500206</v>
+        <v>31796290000013</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="2"/>
+      <c r="E14" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I14" s="3">
-        <v>11920549692</v>
+        <v>23270019327</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>81744534900100</v>
+        <v>35371633500206</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I15" s="3">
-        <v>11922101592</v>
+        <v>11920549692</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D16" s="2"/>
@@ -2296,31 +2296,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/17/2026 05:19:13</dc:description>
+  <dc:description>Export en date du 07/26/2026 09:32:38</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>