--- v1 (2026-03-05)
+++ v2 (2026-05-19)
@@ -190,189 +190,189 @@
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>BOOSTER EURL</t>
   </si>
   <si>
     <t>LE CAP D AGDE QUAI DI DOMINICO 34300 AGDE</t>
   </si>
   <si>
     <t>01/04/1987</t>
   </si>
   <si>
     <t>85.53Z</t>
   </si>
   <si>
     <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
   </si>
   <si>
     <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
   </si>
   <si>
     <t>18/12/2002</t>
   </si>
   <si>
-    <t xml:space="preserve">BOULLOSA PAUL   </t>
+    <t>BOULLOSA PAUL</t>
   </si>
   <si>
     <t>3 PL MAL JOFFRE 56000 VANNES</t>
   </si>
   <si>
     <t>02/04/1998</t>
   </si>
   <si>
     <t>85.51Z</t>
   </si>
   <si>
+    <t>ASSOCIATION FRANCAISE DES PREMIERS SECOURS DE SAINT MARTIN</t>
+  </si>
+  <si>
+    <t>IMM DU PORT APPT 4 12 BD HUBERT PETIT 97150 SAINT MARTIN</t>
+  </si>
+  <si>
+    <t>25/08/2017</t>
+  </si>
+  <si>
+    <t>01973154997</t>
+  </si>
+  <si>
+    <t>NAVY-SERVICES</t>
+  </si>
+  <si>
+    <t>LE KRYSTAL - 1725 RTE NATIONALE 7 06270 VILLENEUVE-LOUBET</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
+  </si>
+  <si>
+    <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
+  </si>
+  <si>
+    <t>01/01/1995</t>
+  </si>
+  <si>
+    <t>CHICHE JOYCE</t>
+  </si>
+  <si>
+    <t>17 BOULEVARD CARNOT 06300 NICE</t>
+  </si>
+  <si>
+    <t>01/04/1999</t>
+  </si>
+  <si>
+    <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
+  </si>
+  <si>
+    <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
+  </si>
+  <si>
+    <t>21/07/1993</t>
+  </si>
+  <si>
+    <t>06970000697</t>
+  </si>
+  <si>
+    <t>POLE TAUROENTUM</t>
+  </si>
+  <si>
+    <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
+  </si>
+  <si>
+    <t>01/04/2016</t>
+  </si>
+  <si>
     <t>COMMUNAUTE PATRON PECHEUR VTE</t>
   </si>
   <si>
     <t>17 RUE EUGENE PELLETAN 13500 MARTIGUES</t>
   </si>
   <si>
     <t>15/07/1984</t>
   </si>
   <si>
     <t>94.12Z</t>
   </si>
   <si>
-    <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
-[...37 lines deleted...]
-  <si>
     <t>ECOLE DES FORMATIONS MARITIMES</t>
   </si>
   <si>
     <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
   </si>
   <si>
     <t>18/06/1994</t>
   </si>
   <si>
-    <t>NAVY-SERVICES</t>
-[...19 lines deleted...]
-  <si>
     <t>NEKTON - FORMATION MARITIME</t>
   </si>
   <si>
     <t>BATIMENT MONDIAL PARK 1955 CHEMIN DE SAINT-BERNARD 06220 VALLAURIS</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>PERMIS BATEAUX GUADELOUPE</t>
   </si>
   <si>
     <t>4 CENTRE COMMERCIAL L'ETOILE LE MOLE PORTUAIRE 97110 POINTE-A-PITRE</t>
   </si>
   <si>
     <t>04/08/2020</t>
   </si>
   <si>
     <t>01973504297</t>
   </si>
   <si>
     <t>SXM SANTE TRAVAIL</t>
   </si>
   <si>
     <t>SST</t>
   </si>
   <si>
     <t>APPT 4-      MARIGOT 12 BD HUBERT PETIT 97150 SAINT MARTIN</t>
   </si>
   <si>
     <t>19/10/2020</t>
   </si>
   <si>
     <t>01973442997</t>
   </si>
   <si>
     <t>INSTITUT MARITIME DE L'ESTEREL</t>
   </si>
   <si>
     <t>C/O MAIL BOXES ETC 131 AVENUE DE VERDUN 83600 FREJUS</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
-    <t xml:space="preserve">CABALD JIMMY AMOUR  </t>
+    <t>CABALD JIMMY AMOUR</t>
   </si>
   <si>
     <t>CHEMIN DE L'ETANG 97114 TROIS-RIVIERES</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>01973465897</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1193,342 +1193,342 @@
       <c r="F12" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I12" s="3">
         <v>53560972156</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>69162081900017</v>
+        <v>83320971100013</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I13" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="I13" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>39951939600010</v>
+        <v>79934303300053</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I14" s="3">
-        <v>98970094497</v>
+        <v>93830471383</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>42293531200013</v>
+        <v>39951939600010</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="I15" s="3">
-        <v>93060618506</v>
+        <v>98970094497</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>47915025200019</v>
+        <v>42293531200013</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="I16" s="3" t="s">
-        <v>75</v>
+      <c r="I16" s="3">
+        <v>93060618506</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>49876295400051</v>
+        <v>47915025200019</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="I17" s="3">
-        <v>93131271613</v>
+      <c r="I17" s="3" t="s">
+        <v>78</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>78645404100025</v>
+        <v>49876295400051</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="3">
-        <v>52850020785</v>
+        <v>93131271613</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>79934303300053</v>
+        <v>69162081900017</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="I19" s="3">
-        <v>93830471383</v>
+        <v>93131254913</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>83320971100013</v>
+        <v>78645404100025</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>29</v>
+      </c>
+      <c r="I20" s="3">
+        <v>52850020785</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>84482041500033</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>29</v>
       </c>
@@ -1730,31 +1730,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/05/2026 09:04:55</dc:description>
+  <dc:description>Export en date du 05/19/2026 13:01:47</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>