--- v2 (2026-05-19)
+++ v3 (2026-07-28)
@@ -202,129 +202,129 @@
   <si>
     <t>85.53Z</t>
   </si>
   <si>
     <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
   </si>
   <si>
     <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
   </si>
   <si>
     <t>18/12/2002</t>
   </si>
   <si>
     <t>BOULLOSA PAUL</t>
   </si>
   <si>
     <t>3 PL MAL JOFFRE 56000 VANNES</t>
   </si>
   <si>
     <t>02/04/1998</t>
   </si>
   <si>
     <t>85.51Z</t>
   </si>
   <si>
+    <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
+  </si>
+  <si>
+    <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
+  </si>
+  <si>
+    <t>01/01/1995</t>
+  </si>
+  <si>
+    <t>CHICHE JOYCE</t>
+  </si>
+  <si>
+    <t>17 BOULEVARD CARNOT 06300 NICE</t>
+  </si>
+  <si>
+    <t>01/04/1999</t>
+  </si>
+  <si>
+    <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
+  </si>
+  <si>
+    <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
+  </si>
+  <si>
+    <t>21/07/1993</t>
+  </si>
+  <si>
+    <t>06970000697</t>
+  </si>
+  <si>
+    <t>POLE TAUROENTUM</t>
+  </si>
+  <si>
+    <t>270 RUE LA PEROUSE 13600 LA CIOTAT</t>
+  </si>
+  <si>
+    <t>01/04/2016</t>
+  </si>
+  <si>
+    <t>COMMUNAUTE PATRON PECHEUR VTE</t>
+  </si>
+  <si>
+    <t>17 RUE EUGENE PELLETAN 13500 MARTIGUES</t>
+  </si>
+  <si>
+    <t>15/07/1984</t>
+  </si>
+  <si>
+    <t>94.12Z</t>
+  </si>
+  <si>
+    <t>ECOLE DES FORMATIONS MARITIMES</t>
+  </si>
+  <si>
+    <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
+  </si>
+  <si>
+    <t>18/06/1994</t>
+  </si>
+  <si>
+    <t>NAVY-SERVICES</t>
+  </si>
+  <si>
+    <t>LE KRYSTAL - 1725 RTE NATIONALE 7 06270 VILLENEUVE-LOUBET</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
     <t>ASSOCIATION FRANCAISE DES PREMIERS SECOURS DE SAINT MARTIN</t>
   </si>
   <si>
     <t>IMM DU PORT APPT 4 12 BD HUBERT PETIT 97150 SAINT MARTIN</t>
   </si>
   <si>
     <t>25/08/2017</t>
   </si>
   <si>
     <t>01973154997</t>
-  </si>
-[...67 lines deleted...]
-    <t>18/06/1994</t>
   </si>
   <si>
     <t>NEKTON - FORMATION MARITIME</t>
   </si>
   <si>
     <t>BATIMENT MONDIAL PARK 1955 CHEMIN DE SAINT-BERNARD 06220 VALLAURIS</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>PERMIS BATEAUX GUADELOUPE</t>
   </si>
   <si>
     <t>4 CENTRE COMMERCIAL L'ETOILE LE MOLE PORTUAIRE 97110 POINTE-A-PITRE</t>
   </si>
   <si>
     <t>04/08/2020</t>
   </si>
   <si>
     <t>01973504297</t>
   </si>
   <si>
     <t>SXM SANTE TRAVAIL</t>
   </si>
@@ -1193,342 +1193,342 @@
       <c r="F12" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I12" s="3">
         <v>53560972156</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>83320971100013</v>
+        <v>39951939600010</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="I13" s="3" t="s">
-        <v>65</v>
+      <c r="I13" s="3">
+        <v>98970094497</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>79934303300053</v>
+        <v>42293531200013</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="I14" s="3">
-        <v>93830471383</v>
+        <v>93060618506</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>39951939600010</v>
+        <v>47915025200019</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>98970094497</v>
+        <v>29</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>71</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>42293531200013</v>
+        <v>49876295400051</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="3">
-        <v>93060618506</v>
+        <v>93131271613</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>47915025200019</v>
+        <v>69162081900017</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I17" s="3" t="s">
         <v>78</v>
+      </c>
+      <c r="I17" s="3">
+        <v>93131254913</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>49876295400051</v>
+        <v>78645404100025</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="3">
-        <v>93131271613</v>
+        <v>52850020785</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>69162081900017</v>
+        <v>79934303300053</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="I19" s="3">
-        <v>93131254913</v>
+        <v>93830471383</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>78645404100025</v>
+        <v>83320971100013</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>52850020785</v>
+        <v>50</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>88</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>84482041500033</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>29</v>
       </c>
@@ -1730,31 +1730,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/19/2026 13:01:47</dc:description>
+  <dc:description>Export en date du 07/28/2026 14:44:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>