--- v1 (2026-02-24)
+++ v2 (2026-05-01)
@@ -76,51 +76,51 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
-    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK NOUMEA</t>
+    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
@@ -508,93 +508,93 @@
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
+  </si>
+  <si>
+    <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>02/10/2017</t>
+  </si>
+  <si>
+    <t>5 RUE DE MULHOUSE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
     <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
   </si>
   <si>
     <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ISFFEL - INSTITUT SUPERIEUR DE FORMATION</t>
   </si>
   <si>
     <t>PEN AR PRAT 29250 SAINT-POL-DE-LEON</t>
   </si>
   <si>
     <t>16/12/1996</t>
   </si>
   <si>
     <t>CFP ECOLE NANTAISE DE COMMERCE-ENC</t>
   </si>
   <si>
     <t>6 RUE CREBILLON 44000 NANTES</t>
   </si>
   <si>
     <t>31/05/2002</t>
-  </si>
-[...13 lines deleted...]
-    <t>18/07/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -2670,219 +2670,219 @@
         <v>162</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="3"/>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>39089496200054</v>
+        <v>50876465100024</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>167</v>
+        <v>120</v>
       </c>
       <c r="I47" s="3">
-        <v>11770565477</v>
+        <v>27210417621</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>39282033800029</v>
+        <v>50876465100032</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
-        <v>124</v>
+        <v>22</v>
       </c>
       <c r="I48" s="3">
-        <v>53290419429</v>
+        <v>27210417621</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>44229373400012</v>
+        <v>39089496200054</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="I49" s="3">
-        <v>52440410944</v>
+        <v>11770565477</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>50876465100024</v>
+        <v>39282033800029</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="I50" s="3">
-        <v>27210417621</v>
+        <v>53290419429</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>50876465100032</v>
+        <v>44229373400012</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>22</v>
+        <v>124</v>
       </c>
       <c r="I51" s="3">
-        <v>27210417621</v>
+        <v>52440410944</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -2907,31 +2907,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:37:47</dc:description>
+  <dc:description>Export en date du 05/01/2026 18:18:29</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>