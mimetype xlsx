--- v2 (2026-05-01)
+++ v3 (2026-08-19)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
     <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -508,93 +508,93 @@
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+  </si>
+  <si>
+    <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ISFFEL - INSTITUT SUPERIEUR DE FORMATION</t>
+  </si>
+  <si>
+    <t>PEN AR PRAT 29250 SAINT-POL-DE-LEON</t>
+  </si>
+  <si>
+    <t>16/12/1996</t>
+  </si>
+  <si>
+    <t>CFP ECOLE NANTAISE DE COMMERCE-ENC</t>
+  </si>
+  <si>
+    <t>6 RUE CREBILLON 44000 NANTES</t>
+  </si>
+  <si>
+    <t>31/05/2002</t>
+  </si>
+  <si>
     <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
   </si>
   <si>
     <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
   </si>
   <si>
     <t>02/10/2017</t>
   </si>
   <si>
     <t>5 RUE DE MULHOUSE 21000 DIJON</t>
   </si>
   <si>
     <t>18/07/2024</t>
-  </si>
-[...28 lines deleted...]
-    <t>31/05/2002</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -2670,219 +2670,219 @@
         <v>162</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="3"/>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>50876465100024</v>
+        <v>39089496200054</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="I47" s="3">
-        <v>27210417621</v>
+        <v>11770565477</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>50876465100032</v>
+        <v>39282033800029</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
-        <v>22</v>
+        <v>124</v>
       </c>
       <c r="I48" s="3">
-        <v>27210417621</v>
+        <v>53290419429</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>39089496200054</v>
+        <v>44229373400012</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>172</v>
+        <v>124</v>
       </c>
       <c r="I49" s="3">
-        <v>11770565477</v>
+        <v>52440410944</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>39282033800029</v>
+        <v>50876465100024</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="I50" s="3">
-        <v>53290419429</v>
+        <v>27210417621</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>44229373400012</v>
+        <v>50876465100032</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>124</v>
+        <v>22</v>
       </c>
       <c r="I51" s="3">
-        <v>52440410944</v>
+        <v>27210417621</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -2907,31 +2907,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/01/2026 18:18:29</dc:description>
+  <dc:description>Export en date du 08/19/2026 15:26:50</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>