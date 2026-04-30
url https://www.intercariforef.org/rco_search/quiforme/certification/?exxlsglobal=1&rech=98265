--- v2 (2026-03-15)
+++ v3 (2026-04-30)
@@ -460,66 +460,66 @@
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>ADESA</t>
+  </si>
+  <si>
+    <t>5 RUE SAINT-GERMAIN L'AUXERROIS 75001 PARIS</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
     <t>ASSOCIATION GROUPE ESA</t>
   </si>
   <si>
     <t>55 RUE RABELAIS 49000 ANGERS</t>
   </si>
   <si>
     <t>18/06/1987</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/06/2024</t>
   </si>
   <si>
     <t>ASS GEST UNIVERSITE CATHO OUEST BRET SUD</t>
   </si>
   <si>
     <t>LE VINCIN 56610 ARRADON</t>
   </si>
   <si>
     <t>01/09/1995</t>
   </si>
   <si>
     <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
   </si>
   <si>
     <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
   </si>
   <si>
     <t>02/10/2017</t>
   </si>
   <si>
     <t>5 RUE DE MULHOUSE 21000 DIJON</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
@@ -2484,117 +2484,117 @@
       <c r="F42" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>147</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>34238263700011</v>
+        <v>39333773800065</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="I43" s="3">
-        <v>52490003849</v>
+        <v>11754251975</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>39333773800065</v>
+        <v>34238263700011</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="I44" s="3">
-        <v>11754251975</v>
+        <v>52490003849</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>40232332300012</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>22</v>
@@ -2758,31 +2758,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/15/2026 08:28:46</dc:description>
+  <dc:description>Export en date du 04/30/2026 06:51:23</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>