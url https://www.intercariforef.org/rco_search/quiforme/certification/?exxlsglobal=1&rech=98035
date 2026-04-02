--- v1 (2026-02-14)
+++ v2 (2026-04-02)
@@ -412,129 +412,129 @@
   <si>
     <t>CAMPUS INIVERSITAIRE BP 7216 CAMPUS UNIVERSITAIRE 97233 SCHOELCHER</t>
   </si>
   <si>
     <t>01/03/1993</t>
   </si>
   <si>
     <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
   </si>
   <si>
     <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS EN GUADELOUPE</t>
   </si>
   <si>
     <t>CAMPUS FOUILLE FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
+    <t>UNION UNIVERSITE ECONOMIE</t>
+  </si>
+  <si>
+    <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
     <t>CNAM BRETAGNE - AGCNAM</t>
   </si>
   <si>
     <t>2 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
   </si>
   <si>
     <t>02/02/2009</t>
   </si>
   <si>
+    <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE PROVENCE ALPES COTE D4AZUR</t>
+  </si>
+  <si>
+    <t>12 PL DES ABATTOIRS 13015 MARSEILLE 15EME</t>
+  </si>
+  <si>
+    <t>16/06/2012</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATION DES ARTS ET METIERS AUVERGNE-RHONE-ALPES</t>
+  </si>
+  <si>
+    <t>CNAM AUVERGNE RHONE ALPES</t>
+  </si>
+  <si>
+    <t>4 RUE RAVIER 69007 LYON</t>
+  </si>
+  <si>
+    <t>07/07/2011</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REUNION</t>
+  </si>
+  <si>
+    <t>ZAC 2000 18 RUE CLAUDE CHAPPE 97420 LE PORT</t>
+  </si>
+  <si>
+    <t>26/07/2017</t>
+  </si>
+  <si>
+    <t>CNAM CENTRE-VAL DE LOIRE - AGCNAM</t>
+  </si>
+  <si>
+    <t>21 B RUE EUGENE VIGNAT 45000 ORLEANS</t>
+  </si>
+  <si>
+    <t>01/04/2003</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CNAM EN REGION OCCITANIE</t>
+  </si>
+  <si>
+    <t>PARC EUROMEDECINE 989 RUE DE LA CROIX VERTE 34080 MONTPELLIER</t>
+  </si>
+  <si>
+    <t>01/04/2006</t>
+  </si>
+  <si>
+    <t>CNAM ILE DE FRANCE - AGCNAM</t>
+  </si>
+  <si>
+    <t>1ER ETAGE 9 COUR DES PETITES ECURIES 75010 PARIS</t>
+  </si>
+  <si>
+    <t>01/08/2018</t>
+  </si>
+  <si>
     <t>OPERATEUR PUBLIC REGIONAL DE FORMATION</t>
   </si>
   <si>
     <t>LE LARIVOT 49 LOTISSEMENT DALMAZIR 97351 MATOURY</t>
-  </si>
-[...64 lines deleted...]
-    <t>01/08/2018</t>
   </si>
   <si>
     <t>CNAM GRAND EST</t>
   </si>
   <si>
     <t>4 AVENUE DOCTEUR HEYDENREICH 54000 NANCY</t>
   </si>
   <si>
     <t>30/08/2016</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>CNAM NOUVELLE-AQUITAINE - ASSOCIATION DE GESTION</t>
   </si>
   <si>
     <t>CITE NUMERIQUE 2 RUE MARC SANGNIER 33130 BEGLES</t>
   </si>
   <si>
     <t>01/03/2021</t>
   </si>
   <si>
     <t>CNAM NORMANDIE</t>
   </si>
@@ -2269,379 +2269,379 @@
       <c r="F35" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>108</v>
       </c>
       <c r="I35" s="3">
         <v>95970009897</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>43411361900119</v>
+        <v>41197343100033</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="I36" s="3">
-        <v>53220704022</v>
+        <v>11910788191</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>79492628700028</v>
+        <v>43411361900119</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>31</v>
+        <v>137</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="I37" s="3"/>
+      <c r="I37" s="3">
+        <v>53220704022</v>
+      </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>41197343100033</v>
+        <v>43964416200034</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="I38" s="3">
-        <v>11910788191</v>
+        <v>93131641013</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>43964416200034</v>
+        <v>44320628900045</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="D39" s="2"/>
+        <v>141</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>142</v>
+      </c>
       <c r="E39" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="I39" s="3">
-        <v>93131641013</v>
+        <v>82690751869</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>44320628900045</v>
+        <v>44338132200025</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I40" s="3">
-        <v>82690751869</v>
+        <v>98970282197</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>44338132200025</v>
+        <v>44911357000013</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="I41" s="3">
-        <v>98970282197</v>
+        <v>24450217445</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>44911357000013</v>
+        <v>49189213900016</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>108</v>
       </c>
       <c r="I42" s="3">
-        <v>24450217445</v>
+        <v>91340604534</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>49189213900016</v>
+        <v>78515062400365</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>108</v>
       </c>
       <c r="I43" s="3">
-        <v>91340604534</v>
+        <v>11753852175</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>78515062400365</v>
+        <v>79492628700028</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>158</v>
+        <v>31</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="I44" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I44" s="3"/>
       <c r="J44" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>82304134800017</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>162</v>
       </c>
       <c r="I45" s="3">
         <v>44540353454</v>
@@ -2950,31 +2950,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 20:07:16</dc:description>
+  <dc:description>Export en date du 04/02/2026 05:02:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>