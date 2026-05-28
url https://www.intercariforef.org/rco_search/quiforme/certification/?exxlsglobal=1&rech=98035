--- v2 (2026-04-02)
+++ v3 (2026-05-28)
@@ -2950,31 +2950,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 05:02:57</dc:description>
+  <dc:description>Export en date du 05/28/2026 23:08:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>