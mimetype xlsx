--- v1 (2026-03-24)
+++ v2 (2026-05-09)
@@ -14,170 +14,167 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t xml:space="preserve">BERTIL JEAN PATRICK  </t>
+    <t>BERTIL JEAN PATRICK</t>
   </si>
   <si>
     <t>EFICA SG</t>
   </si>
   <si>
     <t>7 CHEMIN DES REVES 97414 ENTRE-DEUX</t>
   </si>
   <si>
     <t>02/12/2002</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>SESAME FORMATION</t>
   </si>
   <si>
     <t>ZA RAVINE A MARQUET 2 RUE ANTANIFOTSY 97419 LA POSSESSION</t>
   </si>
   <si>
     <t>01/12/2003</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>LEFEBVRE DALLOZ COMPETENCES</t>
   </si>
   <si>
     <t>TOUR LEFEBVRE DALLOZ 10 PLACE DES VOSGES 92400 COURBEVOIE</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
-    <t xml:space="preserve">MAPOUKA-AWA PATRICIA NICOLE   </t>
+    <t>MAPOUKA-AWA PATRICIA NICOLE</t>
   </si>
   <si>
     <t>MONPILOTAGE.COM</t>
   </si>
   <si>
     <t>29 RUE PASTEUR 41310 SAINT-AMAND-LONGPRE</t>
   </si>
   <si>
     <t>25/06/2020</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>ANATOLCONSEIL</t>
   </si>
   <si>
     <t>ANATOL CONSEIL</t>
   </si>
   <si>
     <t>21 RUE DES PRUNUS 34970 LATTES</t>
   </si>
   <si>
     <t>11/01/2017</t>
-  </si>
-[...1 lines deleted...]
-    <t>[ND] [ND] [ND] [ND] [ND]</t>
   </si>
   <si>
     <t>[ND]</t>
   </si>
   <si>
     <t>CALUIRE-ET-CUIRE</t>
   </si>
   <si>
     <t>27/02/2017</t>
   </si>
   <si>
     <t>MOOVEUS</t>
   </si>
   <si>
     <t>64 RUE TIQUETONNE 48 RUE MONTMARTRE 75002 PARIS</t>
   </si>
   <si>
     <t>01/03/2019</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>STUDI</t>
   </si>
@@ -814,131 +811,131 @@
       </c>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>82798204200018</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="3">
         <v>84691871569</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>85001923300012</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>91114836900018</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="3">
         <v>11756556875</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -970,31 +967,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/24/2026 04:41:11</dc:description>
+  <dc:description>Export en date du 05/09/2026 21:35:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>