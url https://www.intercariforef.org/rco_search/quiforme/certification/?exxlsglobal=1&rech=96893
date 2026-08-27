--- v3 (2026-06-26)
+++ v4 (2026-08-27)
@@ -967,31 +967,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 14:36:45</dc:description>
+  <dc:description>Export en date du 08/27/2026 21:34:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>