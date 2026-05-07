--- v2 (2026-03-23)
+++ v3 (2026-05-07)
@@ -1242,31 +1242,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/23/2026 08:57:08</dc:description>
+  <dc:description>Export en date du 05/07/2026 15:33:38</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>