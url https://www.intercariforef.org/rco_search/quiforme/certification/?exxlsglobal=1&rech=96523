--- v3 (2026-05-07)
+++ v4 (2026-06-26)
@@ -1242,31 +1242,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 15:33:38</dc:description>
+  <dc:description>Export en date du 06/26/2026 15:45:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>