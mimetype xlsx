--- v4 (2026-06-26)
+++ v5 (2026-08-19)
@@ -67,69 +67,69 @@
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>STEP</t>
   </si>
   <si>
     <t>HELIOPARC 2 AVENUE DU PRESIDENT PIERRE ANGOT 64000 PAU</t>
   </si>
   <si>
     <t>01/03/2001</t>
   </si>
   <si>
-    <t>63.11Z</t>
+    <t>88.99B</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
+    <t>GROUPE YDYLE</t>
+  </si>
+  <si>
+    <t>19 RUE DU DOME 92100 BOULOGNE-BILLANCOURT</t>
+  </si>
+  <si>
+    <t>04/09/2018</t>
+  </si>
+  <si>
+    <t>62.02A</t>
+  </si>
+  <si>
     <t>VRAI</t>
-  </si>
-[...10 lines deleted...]
-    <t>62.02A</t>
   </si>
   <si>
     <t>SERENEOR</t>
   </si>
   <si>
     <t>10 RUE DE PENTHIEVRE 75008 PARIS</t>
   </si>
   <si>
     <t>05/08/2016</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>VOYELLE</t>
   </si>
   <si>
     <t>11 AVENUE DES PEUPLIERS 35510 CESSON-SEVIGNE</t>
   </si>
   <si>
     <t>28/10/2016</t>
   </si>
   <si>
     <t>62.01Z</t>
   </si>
@@ -698,205 +698,205 @@
       </c>
       <c r="B2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="3">
         <v>75640445564</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
         <v>52833849400024</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I3" s="3">
         <v>11755469875</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
         <v>75212808200027</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="3">
         <v>11755514575</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>75245848900040</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3">
         <v>53350924035</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>75294686300046</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="3">
         <v>11755504875</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>78574029100253</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
@@ -926,51 +926,51 @@
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" s="3">
         <v>82420254242</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>81245009600019</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
@@ -994,57 +994,57 @@
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="3">
         <v>75240181224</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>83333069900012</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
@@ -1148,51 +1148,51 @@
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I14" s="3">
         <v>76341057734</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>89273375900013</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>69</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>27</v>
       </c>
@@ -1242,31 +1242,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 15:45:06</dc:description>
+  <dc:description>Export en date du 08/19/2026 22:00:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>