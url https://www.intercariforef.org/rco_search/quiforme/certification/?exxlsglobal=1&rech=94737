--- v6 (2026-08-15)
+++ v7 (2026-10-02)
@@ -223,50 +223,68 @@
   <si>
     <t>INSTITUT REGIONAL DU TRAVAIL SOCIAL DE FRANCHE-COMTE</t>
   </si>
   <si>
     <t>1 RUE ALFRED DE VIGNY 25000 BESANCON</t>
   </si>
   <si>
     <t>15/12/2005</t>
   </si>
   <si>
     <t>FORMATION APPRENTISSAGE INNOVATION RECHERCHE EDUCATION - ECONOMIE SOCIALE ET SOLIDAIRE</t>
   </si>
   <si>
     <t>LES CHENES VERTS 1011 RUE DU PONT DE LAVERUNE 34070 MONTPELLIER</t>
   </si>
   <si>
     <t>01/01/1991</t>
   </si>
   <si>
     <t>INST REG TRAVAIL SOCIAL CHAMP-ARDENNE</t>
   </si>
   <si>
     <t>8 RUE FREDERIC ET IRENE JOLIOT-CURIE 51100 REIMS</t>
   </si>
   <si>
+    <t>ASS APAFASE GARD IFME</t>
+  </si>
+  <si>
+    <t>2117 CHEMIN DU BACHAS 30000 NIMES</t>
+  </si>
+  <si>
+    <t>09/02/2009</t>
+  </si>
+  <si>
+    <t>ASS GUADE FORMAT TRAVAILLEURS SOCIAUX</t>
+  </si>
+  <si>
+    <t>RTE DE LA ROCADE LD GRAND CAMP 97139 LES ABYMES</t>
+  </si>
+  <si>
+    <t>01/06/1999</t>
+  </si>
+  <si>
     <t>ASSOC REGIONALE DES CEMEA IDF</t>
   </si>
   <si>
     <t>65 RUE DES CITES 93300 AUBERVILLIERS</t>
   </si>
   <si>
     <t>31/12/2012</t>
   </si>
   <si>
     <t>IRTESS</t>
   </si>
   <si>
     <t>2 ET 4 2 RUE PROFESSEUR MARION 21000 DIJON</t>
   </si>
   <si>
     <t>01/01/1997</t>
   </si>
   <si>
     <t>IRTS NORMANDIE-CAEN ARRFIS</t>
   </si>
   <si>
     <t>2 RUE DU CAMPUS 14200 HEROUVILLE-SAINT-CLAIR</t>
   </si>
   <si>
     <t>18/06/2020</t>
@@ -278,68 +296,50 @@
     <t>1 RUE SULLY BRUNET 97470 SAINT-BENOIT</t>
   </si>
   <si>
     <t>01/08/2001</t>
   </si>
   <si>
     <t>IMMEUBLE DJOUMA - ROUTE NATIONALE 1 9, 10, 3BIS ET 4BIS 97600 MAMOUDZOU</t>
   </si>
   <si>
     <t>26/02/2016</t>
   </si>
   <si>
     <t>ASS LORRAINE FORMAT.RECHER.ACTION SOCIAL</t>
   </si>
   <si>
     <t>1 AVENUE LECLERC DE HAUTECLOCQUE 57000 METZ</t>
   </si>
   <si>
     <t>01/04/1999</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
   <si>
     <t>IRTS ALFOREAS 41 AVENUE DE LA LIBERTE 57050 LE BAN-SAINT-MARTIN</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/06/1999</t>
   </si>
   <si>
     <t>ARFRIPS</t>
   </si>
   <si>
     <t>10 IMPASSE PIERRE BAIZET 69009 LYON</t>
   </si>
   <si>
     <t>01/09/2010</t>
   </si>
   <si>
     <t>ARDEQAF</t>
   </si>
   <si>
     <t>ERTS</t>
   </si>
   <si>
     <t>2032 RUE DU GENERAL DE GAULLE 45160 OLIVET</t>
   </si>
   <si>
     <t>01/06/2006</t>
   </si>
   <si>
     <t>INSTITUT DU TRAVAIL SOCIAL DE LA REGION AUVERGNE</t>
   </si>
@@ -1452,377 +1452,377 @@
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="3">
         <v>21510015851</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>39408789400108</v>
+        <v>42265862500047</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="I18" s="3">
-        <v>11750273493</v>
+        <v>91300251330</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>41047508100015</v>
+        <v>42342650100015</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I19" s="3"/>
       <c r="J19" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>41398430300029</v>
+        <v>39408789400108</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I20" s="3">
-        <v>25140137614</v>
+        <v>11750273493</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>42100372400034</v>
+        <v>41047508100015</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="3">
-        <v>98970227397</v>
+        <v>26210346921</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>42100372400042</v>
+        <v>41398430300029</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="I22" s="3">
-        <v>98970227397</v>
+        <v>25140137614</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>42196824900019</v>
+        <v>42100372400034</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="I23" s="3">
-        <v>41570177957</v>
+        <v>98970227397</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>42196824900027</v>
+        <v>42100372400042</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="I24" s="3">
-        <v>41570177957</v>
+        <v>98970227397</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>42265862500047</v>
+        <v>42196824900019</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="I25" s="3">
-        <v>91300251330</v>
+        <v>41570177957</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>42342650100015</v>
+        <v>42196824900027</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I26" s="3"/>
+        <v>56</v>
+      </c>
+      <c r="I26" s="3">
+        <v>41570177957</v>
+      </c>
       <c r="J26" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>48121631500046</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I27" s="3">
         <v>82691021669</v>
@@ -2102,53 +2102,51 @@
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>78428109900043</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="I35" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I35" s="3"/>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>79296161700018</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
@@ -2283,31 +2281,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/15/2026 12:30:20</dc:description>
+  <dc:description>Export en date du 10/02/2026 07:31:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>