--- v6 (2026-08-06)
+++ v7 (2026-09-22)
@@ -6476,51 +6476,51 @@
         <v>13</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>429</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>430</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G112" s="2"/>
       <c r="H112" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>432</v>
       </c>
       <c r="J112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K112" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L112" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M112" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="1">
         <v>19870581600017</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>433</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>434</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F113" s="2" t="s">
@@ -7905,51 +7905,51 @@
       </c>
       <c r="C150" s="2" t="s">
         <v>554</v>
       </c>
       <c r="D150" s="2"/>
       <c r="E150" s="2" t="s">
         <v>555</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>493</v>
       </c>
       <c r="G150" s="2"/>
       <c r="H150" s="2" t="s">
         <v>250</v>
       </c>
       <c r="I150" s="3">
         <v>31590008059</v>
       </c>
       <c r="J150" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K150" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L150" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M150" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="1">
         <v>78364448700010</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>556</v>
       </c>
       <c r="D151" s="2"/>
       <c r="E151" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>493</v>
       </c>
       <c r="G151" s="2"/>
       <c r="H151" s="2" t="s">
         <v>31</v>
@@ -8154,53 +8154,51 @@
       <c r="M156" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="1">
         <v>78641331000024</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>569</v>
       </c>
       <c r="D157" s="2"/>
       <c r="E157" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>493</v>
       </c>
       <c r="G157" s="2"/>
       <c r="H157" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="I157" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I157" s="3"/>
       <c r="J157" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K157" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L157" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M157" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="1">
         <v>84924385200019</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>571</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>572</v>
@@ -8263,31 +8261,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/06/2026 13:44:47</dc:description>
+  <dc:description>Export en date du 09/22/2026 21:50:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>