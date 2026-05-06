--- v1 (2026-02-15)
+++ v2 (2026-05-06)
@@ -1345,210 +1345,220 @@
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>13001727000336</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="I7" s="3"/>
+      <c r="I7" s="3">
+        <v>11753201275</v>
+      </c>
       <c r="J7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>13001727000716</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="I8" s="3"/>
+      <c r="I8" s="3">
+        <v>11753201275</v>
+      </c>
       <c r="J8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>13002170200043</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="I9" s="3"/>
+      <c r="I9" s="3">
+        <v>84692329869</v>
+      </c>
       <c r="J9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>13002170200076</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="I10" s="3"/>
+      <c r="I10" s="3">
+        <v>84692329869</v>
+      </c>
       <c r="J10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>13002170200084</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="I11" s="3"/>
+      <c r="I11" s="3">
+        <v>84692329869</v>
+      </c>
       <c r="J11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>13002172800014</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="3">
         <v>25500110350</v>
@@ -2684,51 +2694,51 @@
         <v>155</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>156</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I42" s="3">
         <v>52720101272</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>18750002000073</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>17</v>
@@ -3560,31 +3570,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/15/2026 10:46:58</dc:description>
+  <dc:description>Export en date du 05/07/2026 00:48:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>