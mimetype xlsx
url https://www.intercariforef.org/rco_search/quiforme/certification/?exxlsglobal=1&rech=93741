--- v2 (2026-05-06)
+++ v3 (2026-06-26)
@@ -391,51 +391,51 @@
   <si>
     <t>SERVICE ENSEIGNEMENT</t>
   </si>
   <si>
     <t>74 RUE BARTHELEMY DE LAFFEMAS 26000 VALENCE</t>
   </si>
   <si>
     <t>16/03/1983</t>
   </si>
   <si>
     <t>8226P000126</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE L'INDRE</t>
   </si>
   <si>
     <t>24 PLACE GAMBETTA 36000 CHATEAUROUX</t>
   </si>
   <si>
     <t>10/08/1983</t>
   </si>
   <si>
     <t>2436P000136</t>
   </si>
   <si>
-    <t>CENTRE DE FORMATION-CFSA CAMPUS CENTRE</t>
+    <t>CCI CAMPUS CENTRE</t>
   </si>
   <si>
     <t>6 RUE ANNE DE BRETAGNE 41000 BLOIS</t>
   </si>
   <si>
     <t>02/01/2019</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE DU LOIRET</t>
   </si>
   <si>
     <t>CITEVOLIA 1 PLACE RIVIERRE CASALIS 45400 FLEURY-LES-AUBRAIS</t>
   </si>
   <si>
     <t>03/06/2019</t>
   </si>
   <si>
     <t>2445P000945</t>
   </si>
   <si>
     <t>CHAMBRE COMMERCE ET D'INDUSTRIE DU LOT</t>
   </si>
   <si>
     <t>107 QUAI EUGENE CAVAIGNAC 46000 CAHORS</t>
   </si>
@@ -2378,51 +2378,51 @@
       <c r="M33" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>18360001400074</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>124</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>18450001500153</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
@@ -3570,31 +3570,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 00:48:41</dc:description>
+  <dc:description>Export en date du 06/26/2026 18:00:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>