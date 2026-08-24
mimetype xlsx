--- v3 (2026-06-26)
+++ v4 (2026-08-24)
@@ -3570,31 +3570,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 18:00:21</dc:description>
+  <dc:description>Export en date du 08/24/2026 07:06:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>