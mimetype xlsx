--- v4 (2026-03-26)
+++ v5 (2026-05-15)
@@ -76,51 +76,51 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
-    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK NOUMEA</t>
+    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>UNIVERSITE DE LORRAINE</t>
   </si>
   <si>
     <t>34 COURS LEOPOLD 54000 NANCY</t>
   </si>
@@ -298,87 +298,87 @@
   <si>
     <t>7487P000287</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REGION DES PAYS DE LA LOIRE - ASSOCIATION DE GESTION</t>
+  </si>
+  <si>
+    <t>25 BOULEVARD GUY MOLLET 44300 NANTES</t>
+  </si>
+  <si>
+    <t>19/08/1991</t>
+  </si>
+  <si>
+    <t>CNAM BOURGOGNE FRANCHE-COMTE</t>
+  </si>
+  <si>
+    <t>13 RUE ERNEST THIERRY-MIEG 90000 BELFORT</t>
+  </si>
+  <si>
+    <t>15/07/2002</t>
+  </si>
+  <si>
+    <t>4390P000290</t>
+  </si>
+  <si>
+    <t>CNAM HAUTS-DE-FRANCE - ASSOCIATION DE GESTION</t>
+  </si>
+  <si>
+    <t>AV DES FACULTES 80000 AMIENS</t>
+  </si>
+  <si>
+    <t>23/01/1990</t>
+  </si>
+  <si>
     <t>SUPALIA</t>
   </si>
   <si>
     <t>4 RUE EUGENE RENAULT 94700 MAISONS-ALFORT</t>
   </si>
   <si>
     <t>09/04/2024</t>
-  </si>
-[...28 lines deleted...]
-    <t>23/01/1990</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CNAM DE MARTINIQUE</t>
   </si>
   <si>
     <t>CAMPUS INIVERSITAIRE BP 7216 CAMPUS UNIVERSITAIRE 97233 SCHOELCHER</t>
   </si>
   <si>
     <t>01/03/1993</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS EN GUADELOUPE</t>
   </si>
   <si>
     <t>CAMPUS FOUILLE FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>CNAM BRETAGNE - AGCNAM</t>
   </si>
   <si>
     <t>2 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
   </si>
@@ -1794,191 +1794,191 @@
       <c r="F24" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>93</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>38767911100030</v>
+        <v>32439762900118</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="3">
-        <v>11941031594</v>
+        <v>52440210544</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>32439762900118</v>
+        <v>34022316300023</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I26" s="3">
-        <v>52440210544</v>
+      <c r="I26" s="3" t="s">
+        <v>100</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>34022316300023</v>
+        <v>34896746400028</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I27" s="3" t="s">
-        <v>103</v>
+      <c r="I27" s="3">
+        <v>22800077680</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>34896746400028</v>
+        <v>38767911100030</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>22800077680</v>
+        <v>11941031594</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>39064039900015</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>110</v>
@@ -2660,31 +2660,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/26/2026 05:11:44</dc:description>
+  <dc:description>Export en date du 05/15/2026 19:30:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>