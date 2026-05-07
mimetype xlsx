--- v1 (2026-03-23)
+++ v2 (2026-05-07)
@@ -262,51 +262,51 @@
   <si>
     <t>AUTRE BORD 97220 LA TRINITE</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
   </si>
   <si>
     <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
   </si>
   <si>
     <t>18/12/2002</t>
   </si>
   <si>
     <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
   </si>
   <si>
     <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
   <si>
-    <t xml:space="preserve">CHICHE JOYCE   </t>
+    <t>CHICHE JOYCE</t>
   </si>
   <si>
     <t>17 BOULEVARD CARNOT 06300 NICE</t>
   </si>
   <si>
     <t>01/04/1999</t>
   </si>
   <si>
     <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
   </si>
   <si>
     <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
   </si>
   <si>
     <t>21/07/1993</t>
   </si>
   <si>
     <t>06970000697</t>
   </si>
   <si>
     <t>POLE TAUROENTUM</t>
   </si>
   <si>
     <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
   </si>
@@ -1705,31 +1705,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/23/2026 01:33:54</dc:description>
+  <dc:description>Export en date du 05/07/2026 21:36:47</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>