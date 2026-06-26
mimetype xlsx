--- v2 (2026-05-07)
+++ v3 (2026-06-26)
@@ -1705,31 +1705,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 21:36:47</dc:description>
+  <dc:description>Export en date du 06/26/2026 16:21:23</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>