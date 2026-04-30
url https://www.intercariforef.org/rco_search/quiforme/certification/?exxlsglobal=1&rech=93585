--- v2 (2026-02-24)
+++ v3 (2026-04-30)
@@ -994,57 +994,57 @@
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>30238239500010</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" s="3">
         <v>93130013113</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>31398786900010</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>55</v>
@@ -1282,31 +1282,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 07:12:34</dc:description>
+  <dc:description>Export en date du 04/30/2026 15:32:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>