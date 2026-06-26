--- v3 (2026-04-30)
+++ v4 (2026-06-26)
@@ -1282,31 +1282,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/30/2026 15:32:10</dc:description>
+  <dc:description>Export en date du 06/26/2026 16:36:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>