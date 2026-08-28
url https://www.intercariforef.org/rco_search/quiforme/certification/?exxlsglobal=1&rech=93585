--- v4 (2026-06-26)
+++ v5 (2026-08-28)
@@ -205,51 +205,51 @@
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
   </si>
   <si>
     <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
   </si>
   <si>
     <t>18/12/2002</t>
   </si>
   <si>
     <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
   </si>
   <si>
     <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
   <si>
     <t>POLE TAUROENTUM</t>
   </si>
   <si>
-    <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
+    <t>270 RUE LA PEROUSE 13600 LA CIOTAT</t>
   </si>
   <si>
     <t>01/04/2016</t>
   </si>
   <si>
     <t>ECOLE DES FORMATIONS MARITIMES</t>
   </si>
   <si>
     <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
   </si>
   <si>
     <t>18/06/1994</t>
   </si>
   <si>
     <t>NAVY-SERVICES</t>
   </si>
   <si>
     <t>LE KRYSTAL - 1725 RTE NATIONALE 7 06270 VILLENEUVE-LOUBET</t>
   </si>
   <si>
     <t>03/01/2022</t>
   </si>
 </sst>
 </file>
 
@@ -1282,31 +1282,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 16:36:40</dc:description>
+  <dc:description>Export en date du 08/28/2026 08:51:08</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>