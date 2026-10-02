--- v4 (2026-08-14)
+++ v5 (2026-10-02)
@@ -298,66 +298,66 @@
   <si>
     <t>AV DES FACULTES 80000 AMIENS</t>
   </si>
   <si>
     <t>23/01/1990</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CNAM DE MARTINIQUE</t>
   </si>
   <si>
     <t>CAMPUS INIVERSITAIRE BP 7216 CAMPUS UNIVERSITAIRE 97233 SCHOELCHER</t>
   </si>
   <si>
     <t>01/03/1993</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS EN GUADELOUPE</t>
   </si>
   <si>
     <t>CAMPUS FOUILLE FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
+    <t>CNAM BRETAGNE - AGCNAM</t>
+  </si>
+  <si>
+    <t>2 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
+  </si>
+  <si>
+    <t>02/02/2009</t>
+  </si>
+  <si>
     <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE PROVENCE ALPES COTE D4AZUR</t>
   </si>
   <si>
     <t>12 PL DES ABATTOIRS 13015 MARSEILLE 15EME</t>
   </si>
   <si>
     <t>16/06/2012</t>
-  </si>
-[...7 lines deleted...]
-    <t>02/02/2009</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATION DES ARTS ET METIERS AUVERGNE-RHONE-ALPES</t>
   </si>
   <si>
     <t>CNAM AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>4 RUE RAVIER 69007 LYON</t>
   </si>
   <si>
     <t>07/07/2011</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REUNION</t>
   </si>
   <si>
     <t>ZAC 2000 18 RUE CLAUDE CHAPPE 97420 LE PORT</t>
   </si>
   <si>
     <t>26/07/2017</t>
   </si>
   <si>
     <t>CNAM CENTRE-VAL DE LOIRE - AGCNAM</t>
   </si>
@@ -1739,108 +1739,108 @@
       <c r="F24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="I24" s="3">
         <v>95970009897</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>43964416200034</v>
+        <v>43411361900119</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>91</v>
       </c>
       <c r="I25" s="3">
-        <v>93131641013</v>
+        <v>53220704022</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>43411361900119</v>
+        <v>43964416200034</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>91</v>
       </c>
       <c r="I26" s="3">
-        <v>53220704022</v>
+        <v>93131641013</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>44320628900045</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D27" s="2" t="s">
@@ -2383,31 +2383,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/14/2026 16:13:29</dc:description>
+  <dc:description>Export en date du 10/02/2026 08:02:47</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>