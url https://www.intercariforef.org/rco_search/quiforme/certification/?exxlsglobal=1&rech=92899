--- v2 (2026-02-14)
+++ v3 (2026-05-15)
@@ -1989,31 +1989,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 11:43:44</dc:description>
+  <dc:description>Export en date du 05/16/2026 01:39:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>