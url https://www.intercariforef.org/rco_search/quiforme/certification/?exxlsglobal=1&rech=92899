--- v3 (2026-05-15)
+++ v4 (2026-07-26)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -1989,31 +1989,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/16/2026 01:39:04</dc:description>
+  <dc:description>Export en date du 07/27/2026 01:51:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>