--- v4 (2026-07-26)
+++ v5 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -320,50 +320,53 @@
     <t>55 AVENUE DE PARIS 78000 VERSAILLES</t>
   </si>
   <si>
     <t>29/08/1991</t>
   </si>
   <si>
     <t>1178P004378</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>1193P000793</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>ASSOCIATION SAINT-YVES / UNIVERSITE CATHOLIQUE DE L'OUEST</t>
   </si>
   <si>
     <t>3 PLACE ANDRE LEROY 49100 ANGERS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>31 RUE DES NAUDIERES 44400 REZE</t>
   </si>
   <si>
     <t>01/09/2016</t>
   </si>
@@ -1812,152 +1815,154 @@
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I29" s="3"/>
+      <c r="I29" s="3" t="s">
+        <v>102</v>
+      </c>
       <c r="J29" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>19974478000016</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="3"/>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>78611668100010</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I31" s="3">
         <v>52490001049</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>78611668100044</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="3">
         <v>52490001049</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1989,31 +1994,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/27/2026 01:51:00</dc:description>
+  <dc:description>Export en date du 09/12/2026 16:26:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>