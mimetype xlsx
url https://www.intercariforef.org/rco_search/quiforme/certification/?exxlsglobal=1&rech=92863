--- v2 (2026-02-23)
+++ v3 (2026-04-09)
@@ -2355,31 +2355,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/23/2026 05:55:15</dc:description>
+  <dc:description>Export en date du 04/09/2026 08:40:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>