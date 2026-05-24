--- v3 (2026-04-09)
+++ v4 (2026-05-24)
@@ -415,78 +415,78 @@
   <si>
     <t>23 BD FRANCOIS MITTERRAND 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>1191P002791</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
   </si>
   <si>
+    <t>ARFRIPS</t>
+  </si>
+  <si>
+    <t>10 IMPASSE PIERRE BAIZET 69009 LYON</t>
+  </si>
+  <si>
+    <t>01/09/2010</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ECOLE INFIRMIERE ASSIST SOCIAL</t>
+  </si>
+  <si>
+    <t>69373 LYON CEDEX 08 4 AVENUE ROCKEFELLER 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>OCELLIA</t>
   </si>
   <si>
     <t>CP 320 20 RUE DE LA CLAIRE 69009 LYON</t>
   </si>
   <si>
     <t>01/09/2003</t>
-  </si>
-[...19 lines deleted...]
-    <t>01/01/1900</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -2192,154 +2192,154 @@
         <v>132</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="3"/>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>30293883200045</v>
+        <v>48121631500046</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>22</v>
+        <v>136</v>
       </c>
       <c r="I37" s="3">
-        <v>82690031369</v>
+        <v>82691021669</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>48121631500046</v>
+        <v>77992578300010</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="I38" s="3">
-        <v>82691021669</v>
+        <v>82690064169</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>77992578300010</v>
+        <v>30293883200045</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I39" s="3">
-        <v>82690064169</v>
+        <v>82690031369</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -2355,31 +2355,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/09/2026 08:40:02</dc:description>
+  <dc:description>Export en date du 05/24/2026 18:40:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>