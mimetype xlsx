--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -14,95 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -415,78 +415,81 @@
   <si>
     <t>23 BD FRANCOIS MITTERRAND 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>1191P002791</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
   </si>
   <si>
+    <t>1193P000793</t>
+  </si>
+  <si>
+    <t>OCELLIA</t>
+  </si>
+  <si>
+    <t>CP 320 20 RUE DE LA CLAIRE 69009 LYON</t>
+  </si>
+  <si>
+    <t>01/09/2003</t>
+  </si>
+  <si>
     <t>ARFRIPS</t>
   </si>
   <si>
     <t>10 IMPASSE PIERRE BAIZET 69009 LYON</t>
   </si>
   <si>
     <t>01/09/2010</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ECOLE INFIRMIERE ASSIST SOCIAL</t>
   </si>
   <si>
     <t>69373 LYON CEDEX 08 4 AVENUE ROCKEFELLER 69008 LYON</t>
   </si>
   <si>
     <t>01/01/1900</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/09/2003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -2176,170 +2179,172 @@
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I36" s="3"/>
+      <c r="I36" s="3" t="s">
+        <v>133</v>
+      </c>
       <c r="J36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>48121631500046</v>
+        <v>30293883200045</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="I37" s="3">
-        <v>82691021669</v>
+        <v>82690031369</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>77992578300010</v>
+        <v>48121631500046</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>22</v>
+        <v>140</v>
       </c>
       <c r="I38" s="3">
-        <v>82690064169</v>
+        <v>82691021669</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>30293883200045</v>
+        <v>77992578300010</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I39" s="3">
-        <v>82690031369</v>
+        <v>82690064169</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -2355,31 +2360,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/24/2026 18:40:07</dc:description>
+  <dc:description>Export en date du 08/28/2026 08:51:08</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>