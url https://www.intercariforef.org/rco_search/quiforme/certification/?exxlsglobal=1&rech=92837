--- v4 (2026-06-13)
+++ v5 (2026-09-12)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE LORRAINE</t>
   </si>
   <si>
     <t>34 COURS LEOPOLD 54000 NANCY</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -2174,51 +2174,51 @@
       </c>
       <c r="C36" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I36" s="3">
         <v>28140302014</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>82456546900056</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>130</v>
       </c>
@@ -2322,51 +2322,51 @@
       </c>
       <c r="C40" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I40" s="3">
         <v>28140302014</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>82456546900106</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>61</v>
       </c>
@@ -2419,31 +2419,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/13/2026 23:45:20</dc:description>
+  <dc:description>Export en date du 09/12/2026 12:13:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>