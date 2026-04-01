--- v2 (2026-02-10)
+++ v3 (2026-04-01)
@@ -2250,31 +2250,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/10/2026 19:44:32</dc:description>
+  <dc:description>Export en date du 04/01/2026 15:44:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>