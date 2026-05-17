--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -2250,31 +2250,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 15:44:44</dc:description>
+  <dc:description>Export en date du 05/17/2026 17:06:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>