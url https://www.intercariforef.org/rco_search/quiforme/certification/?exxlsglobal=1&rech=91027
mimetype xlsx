--- v4 (2026-05-17)
+++ v5 (2026-07-29)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -379,51 +379,51 @@
   <si>
     <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
   </si>
   <si>
     <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ORGANISME GESTION LYCEE PASSY SAINT HONO</t>
   </si>
   <si>
     <t>117 AVENUE VICTOR HUGO 75016 PARIS</t>
   </si>
   <si>
     <t>01/01/1996</t>
   </si>
   <si>
     <t>OGEC PHILIPPINE DUCHESNE ITECBOISFLEURY</t>
   </si>
   <si>
-    <t>118 AVENUE DE L’EYGALA 38700 CORENC</t>
+    <t>118 AVENUE DE L'EYGALA 38700 CORENC</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
     <t>OGEC SAINT VINCENT DE PAUL</t>
   </si>
   <si>
     <t>47 RUE DES SABLIERES 33800 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>OGEC CLAUDE DAUNOT - SAINT LEON IX</t>
   </si>
   <si>
     <t>32 AVENUE FOCH 54000 NANCY</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
@@ -2006,57 +2006,57 @@
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="I32" s="3">
         <v>11755257775</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>77962620900034</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>112</v>
       </c>
       <c r="I33" s="3">
         <v>82380445738</v>
@@ -2250,31 +2250,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/17/2026 17:06:57</dc:description>
+  <dc:description>Export en date du 07/29/2026 04:56:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>