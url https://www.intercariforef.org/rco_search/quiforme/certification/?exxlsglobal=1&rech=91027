--- v5 (2026-07-29)
+++ v6 (2026-09-13)
@@ -2250,31 +2250,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/29/2026 04:56:48</dc:description>
+  <dc:description>Export en date du 09/13/2026 17:46:47</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>