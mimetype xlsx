--- v2 (2026-02-27)
+++ v3 (2026-08-15)
@@ -14,95 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -499,77 +499,77 @@
   <si>
     <t>AV DES FACULTES 80000 AMIENS</t>
   </si>
   <si>
     <t>23/01/1990</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CNAM DE MARTINIQUE</t>
   </si>
   <si>
     <t>CAMPUS INIVERSITAIRE BP 7216 CAMPUS UNIVERSITAIRE 97233 SCHOELCHER</t>
   </si>
   <si>
     <t>01/03/1993</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS EN GUADELOUPE</t>
   </si>
   <si>
     <t>CAMPUS FOUILLE FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
+    <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE PROVENCE ALPES COTE D4AZUR</t>
+  </si>
+  <si>
+    <t>12 PL DES ABATTOIRS 13015 MARSEILLE 15EME</t>
+  </si>
+  <si>
+    <t>16/06/2012</t>
+  </si>
+  <si>
+    <t>UNION UNIVERSITE ECONOMIE</t>
+  </si>
+  <si>
+    <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
     <t>CNAM BRETAGNE - AGCNAM</t>
   </si>
   <si>
     <t>2 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
   </si>
   <si>
     <t>02/02/2009</t>
   </si>
   <si>
-    <t>UNION UNIVERSITE ECONOMIE</t>
-[...16 lines deleted...]
-  <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATION DES ARTS ET METIERS AUVERGNE-RHONE-ALPES</t>
   </si>
   <si>
     <t>CNAM AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>4 RUE RAVIER 69007 LYON</t>
   </si>
   <si>
     <t>07/07/2011</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REUNION</t>
   </si>
   <si>
     <t>ZAC 2000 18 RUE CLAUDE CHAPPE 97420 LE PORT</t>
   </si>
   <si>
     <t>26/07/2017</t>
   </si>
   <si>
     <t>CNAM CENTRE-VAL DE LOIRE - AGCNAM</t>
   </si>
   <si>
     <t>21 B RUE EUGENE VIGNAT 45000 ORLEANS</t>
@@ -632,50 +632,53 @@
     <t>ESPLANADE RABELAIS PLACE SAINT-CLAIR 14200 HEROUVILLE-SAINT-CLAIR</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>25 RUE PHILIPPE LEBON 76600 LE HAVRE</t>
   </si>
   <si>
     <t>01/02/2017</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>LYCEE F BUISSON (CNAM) 6 RUE AUGUSTE HOUZEAU 76500 ELBEUF</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>BAT 0 - PLATEAU DE L'ESPACE 1 AVENUE HUBERT CURIEN 27200 VERNON</t>
   </si>
   <si>
     <t>01/10/2018</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>FACULTE DES SCIENCES AVENUE DE L'UNIVERSITE 76800 SAINT-ETIENNE-DU-ROUVRAY</t>
   </si>
   <si>
     <t>17/09/2020</t>
   </si>
   <si>
     <t>8 AVENUE NORMANDIE SUSSEX 76200 DIEPPE</t>
   </si>
   <si>
     <t>01/06/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -2661,71 +2664,71 @@
       <c r="F43" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>158</v>
       </c>
       <c r="I43" s="3">
         <v>95970009897</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>43411361900119</v>
+        <v>43964416200034</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>158</v>
       </c>
       <c r="I44" s="3">
-        <v>53220704022</v>
+        <v>93131641013</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>41197343100033</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D45" s="2"/>
@@ -2735,71 +2738,71 @@
       <c r="F45" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I45" s="3">
         <v>11910788191</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>43964416200034</v>
+        <v>43411361900119</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>158</v>
       </c>
       <c r="I46" s="3">
-        <v>93131641013</v>
+        <v>53220704022</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
         <v>44320628900045</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D47" s="2" t="s">
@@ -3097,51 +3100,51 @@
       </c>
       <c r="C55" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>158</v>
       </c>
       <c r="I55" s="3">
         <v>28140302014</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>82456546900056</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>201</v>
       </c>
@@ -3182,135 +3185,135 @@
       <c r="G57" s="2" t="s">
         <v>203</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>158</v>
       </c>
       <c r="I57" s="3"/>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>82456546900072</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="G58" s="2"/>
+      <c r="G58" s="2" t="s">
+        <v>206</v>
+      </c>
       <c r="H58" s="2" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="I58" s="3"/>
       <c r="J58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
         <v>82456546900080</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>158</v>
       </c>
       <c r="I59" s="3">
         <v>28140302014</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
         <v>82456546900106</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>65</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>158</v>
       </c>
       <c r="I60" s="3"/>
       <c r="J60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3342,31 +3345,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/28/2026 00:09:19</dc:description>
+  <dc:description>Export en date du 08/15/2026 15:39:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>