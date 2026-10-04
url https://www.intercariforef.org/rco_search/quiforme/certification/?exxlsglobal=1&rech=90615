--- v5 (2026-08-16)
+++ v6 (2026-10-04)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -475,57 +475,60 @@
   <si>
     <t>5486P000386</t>
   </si>
   <si>
     <t>UNIVERSITE DE LIMOGES</t>
   </si>
   <si>
     <t>HOTEL DE L'UNIVERSITE 33 RUE FRANCOIS MITTERRAND 87000 LIMOGES</t>
   </si>
   <si>
     <t>15/04/2002</t>
   </si>
   <si>
     <t>7487P000287</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
-    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+    <t>CFA DESCARTES SUP</t>
   </si>
   <si>
     <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ASSOCIATION SAINT-YVES / UNIVERSITE CATHOLIQUE DE L'OUEST</t>
   </si>
   <si>
     <t>3 PLACE ANDRE LEROY 49100 ANGERS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>AFI24</t>
   </si>
   <si>
     <t>1 COURS VALMY 92800 PUTEAUX</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
@@ -2447,139 +2450,139 @@
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>152</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>39089496200054</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="G42" s="2"/>
+      <c r="G42" s="2" t="s">
+        <v>156</v>
+      </c>
       <c r="H42" s="2" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="I42" s="3"/>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>78611668100010</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="3">
         <v>52490001049</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
         <v>90912410900010</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I44" s="3">
         <v>11922501292</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -2607,31 +2610,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/16/2026 14:22:35</dc:description>
+  <dc:description>Export en date du 10/04/2026 02:35:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>