--- v1 (2026-02-24)
+++ v2 (2026-05-04)
@@ -181,78 +181,78 @@
   <si>
     <t>14 RUE DE MADRID 75008 PARIS</t>
   </si>
   <si>
     <t>21/12/2009</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>84.12Z</t>
   </si>
   <si>
     <t>POLE SUPERIEUR D'ENSEIGNEMENT ARTISTIQUE AUBERVILLIERS - LA COURNEUVE - SEINE SAINT DENIS - ILE DE FRANCE</t>
   </si>
   <si>
     <t>41 AVENUE GABRIEL PERI 93120 LA COURNEUVE</t>
   </si>
   <si>
     <t>12/07/2018</t>
   </si>
   <si>
     <t>85.52Z</t>
   </si>
   <si>
+    <t>ASS CEFEDEM</t>
+  </si>
+  <si>
+    <t>14 RUE PALAIS GRILLET 69002 LYON</t>
+  </si>
+  <si>
+    <t>01/10/1996</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>POLE ALIENOR</t>
   </si>
   <si>
     <t>10 RUE DE LA TETE NOIRE 86000 POITIERS</t>
   </si>
   <si>
     <t>01/09/1997</t>
   </si>
   <si>
     <t>POLE D ENSEIGNEMENT SUPERIEUR DE LA MUSIQUE ET DE LA DANSE DE BDX NOUVELLE-AQUIT</t>
   </si>
   <si>
     <t>19 RUE MONTHYON 33800 BORDEAUX</t>
   </si>
   <si>
     <t>01/03/1999</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>CTRE FORMAT ENSEIG DANSE MUSIQUE NORMAND</t>
   </si>
   <si>
     <t>2 RUE DU TRONQUET 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>09/07/2017</t>
   </si>
   <si>
     <t>INSTITUT D'ENSEIGNEMENT SUPERIEUR DE LA MUSIQUE</t>
   </si>
   <si>
     <t>380 AVENUE WOLFGANG AMADEUS MOZART 13100 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>14/01/2014</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE MUSIQUE BOURGOGNE-FRANCHE-COMTE</t>
   </si>
   <si>
     <t>CHEZ MUSIQUE DANSE BOURGOG 36 RUE CHABOT CHARNY 21000 DIJON</t>
   </si>
@@ -1066,145 +1066,145 @@
       <c r="F11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I11" s="3">
         <v>11930803493</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>35315068300038</v>
+        <v>38465583300042</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="I12" s="3">
-        <v>54860061486</v>
+        <v>82690525369</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>38345677900032</v>
+        <v>35315068300038</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I13" s="3">
-        <v>72330230333</v>
+        <v>54860061486</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>38465583300042</v>
+        <v>38345677900032</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="I14" s="3">
-        <v>82690525369</v>
+        <v>72330230333</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>40529615300076</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D15" s="2"/>
@@ -1377,31 +1377,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 14:14:02</dc:description>
+  <dc:description>Export en date du 05/04/2026 12:00:08</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>