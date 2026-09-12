--- v2 (2026-05-04)
+++ v3 (2026-09-12)
@@ -181,78 +181,78 @@
   <si>
     <t>14 RUE DE MADRID 75008 PARIS</t>
   </si>
   <si>
     <t>21/12/2009</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>84.12Z</t>
   </si>
   <si>
     <t>POLE SUPERIEUR D'ENSEIGNEMENT ARTISTIQUE AUBERVILLIERS - LA COURNEUVE - SEINE SAINT DENIS - ILE DE FRANCE</t>
   </si>
   <si>
     <t>41 AVENUE GABRIEL PERI 93120 LA COURNEUVE</t>
   </si>
   <si>
     <t>12/07/2018</t>
   </si>
   <si>
     <t>85.52Z</t>
   </si>
   <si>
+    <t>POLE ALIENOR</t>
+  </si>
+  <si>
+    <t>10 RUE DE LA TETE NOIRE 86000 POITIERS</t>
+  </si>
+  <si>
+    <t>01/09/1997</t>
+  </si>
+  <si>
+    <t>RESONANCES MUSIQUE ET DANSE</t>
+  </si>
+  <si>
+    <t>19 RUE MONTHYON 33800 BORDEAUX</t>
+  </si>
+  <si>
+    <t>01/03/1999</t>
+  </si>
+  <si>
     <t>ASS CEFEDEM</t>
   </si>
   <si>
     <t>14 RUE PALAIS GRILLET 69002 LYON</t>
   </si>
   <si>
     <t>01/10/1996</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/03/1999</t>
   </si>
   <si>
     <t>CTRE FORMAT ENSEIG DANSE MUSIQUE NORMAND</t>
   </si>
   <si>
     <t>2 RUE DU TRONQUET 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>09/07/2017</t>
   </si>
   <si>
     <t>INSTITUT D'ENSEIGNEMENT SUPERIEUR DE LA MUSIQUE</t>
   </si>
   <si>
     <t>380 AVENUE WOLFGANG AMADEUS MOZART 13100 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>14/01/2014</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE MUSIQUE BOURGOGNE-FRANCHE-COMTE</t>
   </si>
   <si>
     <t>CHEZ MUSIQUE DANSE BOURGOG 36 RUE CHABOT CHARNY 21000 DIJON</t>
   </si>
@@ -975,51 +975,51 @@
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>20003014600019</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="3">
-        <v>52440673244</v>
+        <v>53351297035</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>20003918800012</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="2"/>
@@ -1066,145 +1066,145 @@
       <c r="F11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I11" s="3">
         <v>11930803493</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>38465583300042</v>
+        <v>35315068300038</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="I12" s="3">
-        <v>82690525369</v>
+        <v>54860061486</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>35315068300038</v>
+        <v>38345677900032</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I13" s="3">
-        <v>54860061486</v>
+        <v>72330230333</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>38345677900032</v>
+        <v>38465583300042</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I14" s="3">
-        <v>72330230333</v>
+        <v>82690525369</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>40529615300076</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D15" s="2"/>
@@ -1377,31 +1377,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 12:00:08</dc:description>
+  <dc:description>Export en date du 09/12/2026 15:06:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>