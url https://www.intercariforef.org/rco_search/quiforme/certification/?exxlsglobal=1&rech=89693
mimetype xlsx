--- v1 (2026-03-14)
+++ v2 (2026-05-04)
@@ -4057,31 +4057,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/14/2026 17:26:53</dc:description>
+  <dc:description>Export en date du 05/04/2026 13:55:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>