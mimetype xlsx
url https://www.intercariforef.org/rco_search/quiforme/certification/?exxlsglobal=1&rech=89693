--- v2 (2026-05-04)
+++ v3 (2026-08-28)
@@ -14,95 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -755,50 +755,53 @@
     <t>CNAM NORMANDIE</t>
   </si>
   <si>
     <t>ESPLANADE RABELAIS PLACE SAINT-CLAIR 14200 HEROUVILLE-SAINT-CLAIR</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>01/02/2017</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>LYCEE F BUISSON (CNAM) 6 RUE AUGUSTE HOUZEAU 76500 ELBEUF</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>BAT 0 - PLATEAU DE L'ESPACE 1 AVENUE HUBERT CURIEN 27200 VERNON</t>
   </si>
   <si>
     <t>01/10/2018</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>FACULTE DES SCIENCES AVENUE DE L'UNIVERSITE 76800 SAINT-ETIENNE-DU-ROUVRAY</t>
   </si>
   <si>
     <t>17/09/2020</t>
   </si>
   <si>
     <t>8 AVENUE NORMANDIE SUSSEX 76200 DIEPPE</t>
   </si>
   <si>
     <t>01/06/2021</t>
   </si>
   <si>
     <t>AFI24</t>
   </si>
   <si>
     <t>1 COURS VALMY 92800 PUTEAUX</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
 </sst>
 </file>
 
@@ -3775,51 +3778,51 @@
       </c>
       <c r="C70" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>240</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I70" s="3">
         <v>28140302014</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
         <v>82456546900056</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>242</v>
       </c>
@@ -3860,172 +3863,172 @@
       <c r="G72" s="2" t="s">
         <v>244</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I72" s="3"/>
       <c r="J72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
         <v>82456546900072</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="G73" s="2"/>
+      <c r="G73" s="2" t="s">
+        <v>247</v>
+      </c>
       <c r="H73" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="I73" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I73" s="3"/>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
         <v>82456546900080</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I74" s="3">
         <v>28140302014</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
         <v>82456546900106</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>98</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I75" s="3"/>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
         <v>90912410900010</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I76" s="3">
         <v>11922501292</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4057,31 +4060,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 13:55:37</dc:description>
+  <dc:description>Export en date du 08/28/2026 10:19:05</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>